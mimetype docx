--- v0 (2025-10-31)
+++ v1 (2026-05-01)
@@ -9,110 +9,110 @@
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
   <Override PartName="/word/glossary/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/glossary/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/glossary/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
-    <w:p w:rsidR="009922B4" w:rsidRPr="004366E1" w:rsidRDefault="004366E1" w:rsidP="0000222F">
+    <w:p w14:paraId="04126A6B" w14:textId="77777777" w:rsidR="009922B4" w:rsidRPr="004366E1" w:rsidRDefault="004366E1" w:rsidP="0000222F">
       <w:pPr>
         <w:pStyle w:val="Citationintense"/>
         <w:rPr>
-          <w:rStyle w:val="Emphaseple"/>
+          <w:rStyle w:val="Accentuationlgre"/>
           <w:b/>
           <w:i/>
           <w:sz w:val="56"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="Emphaseple"/>
+          <w:rStyle w:val="Accentuationlgre"/>
           <w:b/>
           <w:sz w:val="56"/>
         </w:rPr>
         <w:t xml:space="preserve">Présentation du service </w:t>
       </w:r>
       <w:r w:rsidR="00D34C24">
         <w:rPr>
-          <w:rStyle w:val="Emphaseple"/>
+          <w:rStyle w:val="Accentuationlgre"/>
           <w:b/>
           <w:sz w:val="56"/>
         </w:rPr>
         <w:t>de navette</w:t>
       </w:r>
     </w:p>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
           <w:color w:val="auto"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:lang w:eastAsia="en-US"/>
         </w:rPr>
         <w:id w:val="-1728293033"/>
         <w:docPartObj>
           <w:docPartGallery w:val="Table of Contents"/>
           <w:docPartUnique/>
         </w:docPartObj>
       </w:sdtPr>
       <w:sdtEndPr>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:sdtEndPr>
       <w:sdtContent>
-        <w:p w:rsidR="0015527B" w:rsidRDefault="0015527B">
+        <w:p w14:paraId="51893CD9" w14:textId="77777777" w:rsidR="0015527B" w:rsidRDefault="0015527B">
           <w:pPr>
             <w:pStyle w:val="En-ttedetabledesmatires"/>
           </w:pPr>
           <w:r>
             <w:t>Table des matières</w:t>
           </w:r>
         </w:p>
-        <w:p w:rsidR="005536B3" w:rsidRDefault="0015527B">
+        <w:p w14:paraId="18F03098" w14:textId="77777777" w:rsidR="005536B3" w:rsidRDefault="0015527B">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:fldChar w:fldCharType="begin"/>
           </w:r>
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:instrText xml:space="preserve"> TOC \o "1-3" \h \z \u </w:instrText>
           </w:r>
@@ -160,1811 +160,1811 @@
               </w:rPr>
             </w:r>
             <w:r w:rsidR="005536B3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
             <w:r w:rsidR="005536B3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r w:rsidR="005536B3">
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="005536B3" w:rsidRDefault="003D6990">
+        <w:p w14:paraId="5184EFF0" w14:textId="77777777" w:rsidR="005536B3" w:rsidRDefault="005536B3">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc112235541" w:history="1">
-            <w:r w:rsidR="005536B3" w:rsidRPr="001220A1">
+            <w:r w:rsidRPr="001220A1">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Paramétrage</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc112235541 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="005536B3" w:rsidRDefault="003D6990">
+        <w:p w14:paraId="73F5B748" w14:textId="77777777" w:rsidR="005536B3" w:rsidRDefault="005536B3">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc112235542" w:history="1">
-            <w:r w:rsidR="005536B3" w:rsidRPr="001220A1">
+            <w:r w:rsidRPr="001220A1">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Paramètres communs</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc112235542 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>3</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="005536B3" w:rsidRDefault="003D6990">
+        <w:p w14:paraId="348530FB" w14:textId="77777777" w:rsidR="005536B3" w:rsidRDefault="005536B3">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc112235543" w:history="1">
-            <w:r w:rsidR="005536B3" w:rsidRPr="001220A1">
+            <w:r w:rsidRPr="001220A1">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Paramètres spécifiques</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc112235543 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>4</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="005536B3" w:rsidRDefault="003D6990">
+        <w:p w14:paraId="74B4CF58" w14:textId="77777777" w:rsidR="005536B3" w:rsidRDefault="005536B3">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc112235544" w:history="1">
-            <w:r w:rsidR="005536B3" w:rsidRPr="001220A1">
+            <w:r w:rsidRPr="001220A1">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Fonctionnement du service côté usager</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc112235544 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>22</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="005536B3" w:rsidRDefault="003D6990">
+        <w:p w14:paraId="57834BB8" w14:textId="77777777" w:rsidR="005536B3" w:rsidRDefault="005536B3">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc112235545" w:history="1">
-            <w:r w:rsidR="005536B3" w:rsidRPr="001220A1">
+            <w:r w:rsidRPr="001220A1">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Cas particulier des périodiques et monographies multi-volumes</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc112235545 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>24</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="005536B3" w:rsidRDefault="003D6990">
+        <w:p w14:paraId="62FCA949" w14:textId="77777777" w:rsidR="005536B3" w:rsidRDefault="005536B3">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc112235546" w:history="1">
-            <w:r w:rsidR="005536B3" w:rsidRPr="001220A1">
+            <w:r w:rsidRPr="001220A1">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Fonctionnement du service côté bibliothécaire</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc112235546 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="005536B3" w:rsidRDefault="003D6990">
+        <w:p w14:paraId="11F72E63" w14:textId="77777777" w:rsidR="005536B3" w:rsidRDefault="005536B3">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc112235547" w:history="1">
-            <w:r w:rsidR="005536B3" w:rsidRPr="001220A1">
+            <w:r w:rsidRPr="001220A1">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Principes de fonctionnement du service</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc112235547 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="005536B3" w:rsidRDefault="003D6990">
+        <w:p w14:paraId="52BB4FC6" w14:textId="77777777" w:rsidR="005536B3" w:rsidRDefault="005536B3">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc112235548" w:history="1">
-            <w:r w:rsidR="005536B3" w:rsidRPr="001220A1">
+            <w:r w:rsidRPr="001220A1">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Accéder à la liste des documents à retirer des rayons</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc112235548 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>25</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="005536B3" w:rsidRDefault="003D6990">
+        <w:p w14:paraId="76F04787" w14:textId="77777777" w:rsidR="005536B3" w:rsidRDefault="005536B3">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc112235549" w:history="1">
-            <w:r w:rsidR="005536B3" w:rsidRPr="001220A1">
+            <w:r w:rsidRPr="001220A1">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Retirer des documents des rayons et les mettre de côté</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc112235549 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>30</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="005536B3" w:rsidRDefault="003D6990">
+        <w:p w14:paraId="7AF4F5C2" w14:textId="77777777" w:rsidR="005536B3" w:rsidRDefault="005536B3">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc112235550" w:history="1">
-            <w:r w:rsidR="005536B3" w:rsidRPr="001220A1">
+            <w:r w:rsidRPr="001220A1">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Fin de traitement : prêt/retour et traitement des réservations expirées</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc112235550 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>34</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="005536B3" w:rsidRDefault="003D6990">
+        <w:p w14:paraId="22850D16" w14:textId="77777777" w:rsidR="005536B3" w:rsidRDefault="005536B3">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc112235551" w:history="1">
-            <w:r w:rsidR="005536B3" w:rsidRPr="001220A1">
+            <w:r w:rsidRPr="001220A1">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Remarques</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc112235551 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="005536B3" w:rsidRDefault="003D6990">
+        <w:p w14:paraId="6553D756" w14:textId="77777777" w:rsidR="005536B3" w:rsidRDefault="005536B3">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc112235552" w:history="1">
-            <w:r w:rsidR="005536B3" w:rsidRPr="001220A1">
+            <w:r w:rsidRPr="001220A1">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Utilisation d’Alma Mobile pour la consultation des documents à retirer des rayons et la gestion de leur retrait</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc112235552 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>36</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="005536B3" w:rsidRDefault="003D6990">
+        <w:p w14:paraId="5C78EFFB" w14:textId="77777777" w:rsidR="005536B3" w:rsidRDefault="005536B3">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc112235553" w:history="1">
-            <w:r w:rsidR="005536B3" w:rsidRPr="001220A1">
+            <w:r w:rsidRPr="001220A1">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Gestion des annulations</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc112235553 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="005536B3" w:rsidRDefault="003D6990">
+        <w:p w14:paraId="269B660C" w14:textId="77777777" w:rsidR="005536B3" w:rsidRDefault="005536B3">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc112235554" w:history="1">
-            <w:r w:rsidR="005536B3" w:rsidRPr="001220A1">
+            <w:r w:rsidRPr="001220A1">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Cas d’un document manquant</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc112235554 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>38</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="005536B3" w:rsidRDefault="003D6990">
+        <w:p w14:paraId="32A6A97C" w14:textId="77777777" w:rsidR="005536B3" w:rsidRDefault="005536B3">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc112235555" w:history="1">
-            <w:r w:rsidR="005536B3" w:rsidRPr="001220A1">
+            <w:r w:rsidRPr="001220A1">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Demande déclinée</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc112235555 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>39</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="005536B3" w:rsidRDefault="003D6990">
+        <w:p w14:paraId="3EC0CCB1" w14:textId="77777777" w:rsidR="005536B3" w:rsidRDefault="005536B3">
           <w:pPr>
             <w:pStyle w:val="TM3"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc112235556" w:history="1">
-            <w:r w:rsidR="005536B3" w:rsidRPr="001220A1">
+            <w:r w:rsidRPr="001220A1">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Utilisation d’Alma Analytics aux fins de suivi</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc112235556 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>40</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="005536B3" w:rsidRDefault="003D6990">
+        <w:p w14:paraId="0579898E" w14:textId="77777777" w:rsidR="005536B3" w:rsidRDefault="005536B3">
           <w:pPr>
             <w:pStyle w:val="TM1"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc112235557" w:history="1">
-            <w:r w:rsidR="005536B3" w:rsidRPr="001220A1">
+            <w:r w:rsidRPr="001220A1">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Principaux problèmes connus</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc112235557 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="005536B3" w:rsidRDefault="003D6990">
+        <w:p w14:paraId="229ECB9A" w14:textId="77777777" w:rsidR="005536B3" w:rsidRDefault="005536B3">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc112235558" w:history="1">
-            <w:r w:rsidR="005536B3" w:rsidRPr="001220A1">
+            <w:r w:rsidRPr="001220A1">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Cas n°1 : un usager ne voit pas le bouton demande</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc112235558 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="005536B3" w:rsidRDefault="003D6990">
+        <w:p w14:paraId="40F5A392" w14:textId="77777777" w:rsidR="005536B3" w:rsidRDefault="005536B3">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc112235559" w:history="1">
-            <w:r w:rsidR="005536B3" w:rsidRPr="001220A1">
+            <w:r w:rsidRPr="001220A1">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Cas n°2 : l’usager ne peut plus faire de demande</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc112235559 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="005536B3" w:rsidRDefault="003D6990">
+        <w:p w14:paraId="2A90DC9A" w14:textId="77777777" w:rsidR="005536B3" w:rsidRDefault="005536B3">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc112235560" w:history="1">
-            <w:r w:rsidR="005536B3" w:rsidRPr="001220A1">
+            <w:r w:rsidRPr="001220A1">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Cas n°3 : le scan d’un exemplaire ne déclenche pas sa mise de côté sur l’étagère des réservations mais sa remise en rayon</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc112235560 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>41</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="005536B3" w:rsidRDefault="003D6990">
+        <w:p w14:paraId="126BBB24" w14:textId="77777777" w:rsidR="005536B3" w:rsidRDefault="005536B3">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc112235561" w:history="1">
-            <w:r w:rsidR="005536B3" w:rsidRPr="001220A1">
+            <w:r w:rsidRPr="001220A1">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Cas n°4 : l’usager n’a pas reçu de mail pour l’informer de la mise à disposition des documents demandés</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc112235561 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="005536B3" w:rsidRDefault="003D6990">
+        <w:p w14:paraId="49F71A96" w14:textId="77777777" w:rsidR="005536B3" w:rsidRDefault="005536B3">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc112235562" w:history="1">
-            <w:r w:rsidR="005536B3" w:rsidRPr="001220A1">
+            <w:r w:rsidRPr="001220A1">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Cas n°5 : l’usager est bloqué au bout d’un certain nombre de prêts</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc112235562 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="005536B3" w:rsidRDefault="003D6990">
+        <w:p w14:paraId="27C3C369" w14:textId="77777777" w:rsidR="005536B3" w:rsidRDefault="005536B3">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc112235563" w:history="1">
-            <w:r w:rsidR="005536B3" w:rsidRPr="001220A1">
+            <w:r w:rsidRPr="001220A1">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Cas n°6 : l’usager a fait une demande d’un document qui ne devrait pas être réservable</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc112235563 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="005536B3" w:rsidRDefault="003D6990">
+        <w:p w14:paraId="1C2C6199" w14:textId="77777777" w:rsidR="005536B3" w:rsidRDefault="005536B3">
           <w:pPr>
             <w:pStyle w:val="TM2"/>
             <w:tabs>
               <w:tab w:val="right" w:leader="dot" w:pos="9062"/>
             </w:tabs>
             <w:rPr>
               <w:rFonts w:eastAsiaTheme="minorEastAsia"/>
               <w:noProof/>
               <w:lang w:eastAsia="fr-FR"/>
             </w:rPr>
           </w:pPr>
           <w:hyperlink w:anchor="_Toc112235564" w:history="1">
-            <w:r w:rsidR="005536B3" w:rsidRPr="001220A1">
+            <w:r w:rsidRPr="001220A1">
               <w:rPr>
                 <w:rStyle w:val="Lienhypertexte"/>
                 <w:b/>
                 <w:noProof/>
               </w:rPr>
               <w:t>Cas n°7 : une demande de retrait des rayons reçue par ma bibliothèque a disparu sans intervention de ma part</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:tab/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="begin"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:instrText xml:space="preserve"> PAGEREF _Toc112235564 \h </w:instrText>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="separate"/>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:t>42</w:t>
             </w:r>
-            <w:r w:rsidR="005536B3">
+            <w:r>
               <w:rPr>
                 <w:noProof/>
                 <w:webHidden/>
               </w:rPr>
               <w:fldChar w:fldCharType="end"/>
             </w:r>
           </w:hyperlink>
         </w:p>
-        <w:p w:rsidR="0015527B" w:rsidRDefault="0015527B">
+        <w:p w14:paraId="6DA8E4E0" w14:textId="77777777" w:rsidR="0015527B" w:rsidRDefault="0015527B">
           <w:r>
             <w:rPr>
               <w:b/>
               <w:bCs/>
             </w:rPr>
             <w:lastRenderedPageBreak/>
             <w:fldChar w:fldCharType="end"/>
           </w:r>
         </w:p>
       </w:sdtContent>
     </w:sdt>
-    <w:p w:rsidR="0042513B" w:rsidRDefault="00782E9B" w:rsidP="005A226D">
+    <w:p w14:paraId="03614B5B" w14:textId="77777777" w:rsidR="0042513B" w:rsidRDefault="00782E9B" w:rsidP="005A226D">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="0" w:name="_Toc112235540"/>
       <w:bookmarkStart w:id="1" w:name="OLE_LINK3"/>
       <w:bookmarkStart w:id="2" w:name="OLE_LINK4"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>Présentation</w:t>
       </w:r>
       <w:r w:rsidR="001B3CF8">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve"> général</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:t>e</w:t>
       </w:r>
       <w:bookmarkEnd w:id="0"/>
     </w:p>
-    <w:p w:rsidR="00AA6D7B" w:rsidRPr="00AA6D7B" w:rsidRDefault="00AA6D7B" w:rsidP="005A226D">
+    <w:p w14:paraId="46949DC7" w14:textId="77777777" w:rsidR="00AA6D7B" w:rsidRPr="00AA6D7B" w:rsidRDefault="00AA6D7B" w:rsidP="005A226D">
       <w:pPr>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="000F1E15" w:rsidRDefault="000A0E1C" w:rsidP="005A226D">
+    <w:p w14:paraId="4E75AC37" w14:textId="77777777" w:rsidR="000F1E15" w:rsidRDefault="000A0E1C" w:rsidP="005A226D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Un</w:t>
       </w:r>
       <w:r w:rsidR="000F1E15">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> service de navette est en place </w:t>
       </w:r>
       <w:r w:rsidR="007513BA">
@@ -2050,92 +2050,92 @@
       <w:r w:rsidR="00C419A0">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, Mines Albi</w:t>
       </w:r>
       <w:r w:rsidR="007513BA">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
       <w:r w:rsidR="000F1E15">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F1E15" w:rsidRDefault="000F1E15" w:rsidP="005A226D">
+    <w:p w14:paraId="135C9A6B" w14:textId="77777777" w:rsidR="000F1E15" w:rsidRDefault="000F1E15" w:rsidP="005A226D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ce service combine les caractéristiques de deux services précédemment expérimentés : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F1E15" w:rsidRDefault="000F1E15" w:rsidP="00E66DCC">
+    <w:p w14:paraId="629CA594" w14:textId="77777777" w:rsidR="000F1E15" w:rsidRDefault="000F1E15" w:rsidP="00E66DCC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>La navette, telle que mise en place à l’automne 2019 dans la majorité des bibliothèques du réseau : ce service permettait de faire venir des documents d’une autre bibliothèque, lorsqu’ils étaient empruntés ou, plus exactement, « pas en rayon</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="000F1E15" w:rsidRDefault="000F1E15" w:rsidP="00E66DCC">
+    <w:p w14:paraId="2E890D23" w14:textId="77777777" w:rsidR="000F1E15" w:rsidRDefault="000F1E15" w:rsidP="00E66DCC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="8"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Le </w:t>
       </w:r>
       <w:r w:rsidRPr="000F1E15">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:i/>
@@ -2159,240 +2159,240 @@
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou </w:t>
       </w:r>
       <w:r w:rsidRPr="000F1E15">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>drive</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, mis en place en mai 2020 pour assurer la communication des documents en période de fermeture administrative des bibliothèques : ce service permettait de demander la mise de côté de documents en rayon, pour venir les chercher sur place</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB7CFD" w:rsidRDefault="000F1E15" w:rsidP="005A226D">
+    <w:p w14:paraId="5AC9C08B" w14:textId="77777777" w:rsidR="00FB7CFD" w:rsidRDefault="000F1E15" w:rsidP="005A226D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Le service présenté ici permet donc de faire venir des documents d’une autre bibliothèque, qu’ils soient empruntés ou en</w:t>
       </w:r>
       <w:r w:rsidR="00FB7CFD">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> rayon au moment de la demande.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA2C53" w:rsidRDefault="00FB7CFD" w:rsidP="005A226D">
+    <w:p w14:paraId="08EC839E" w14:textId="77777777" w:rsidR="00EA2C53" w:rsidRDefault="00FB7CFD" w:rsidP="005A226D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les établissements qui ne participent pas à ce service continuent à proposer le service de navette ancienne manière, s’ils le proposaient déjà. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B3CF8" w:rsidRDefault="001B3CF8" w:rsidP="005A226D">
+    <w:p w14:paraId="7482062F" w14:textId="77777777" w:rsidR="001B3CF8" w:rsidRDefault="001B3CF8" w:rsidP="005A226D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:bookmarkEnd w:id="1"/>
     <w:bookmarkEnd w:id="2"/>
-    <w:p w:rsidR="003416CB" w:rsidRDefault="003416CB">
+    <w:p w14:paraId="3B342559" w14:textId="77777777" w:rsidR="003416CB" w:rsidRDefault="003416CB">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008805A1" w:rsidRPr="00AC62BA" w:rsidRDefault="00EA2C53" w:rsidP="006F47B2">
+    <w:p w14:paraId="5A898CF0" w14:textId="77777777" w:rsidR="008805A1" w:rsidRPr="00AC62BA" w:rsidRDefault="00EA2C53" w:rsidP="006F47B2">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="3" w:name="_Toc112235541"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>Paramétrage</w:t>
       </w:r>
       <w:bookmarkEnd w:id="3"/>
     </w:p>
-    <w:p w:rsidR="008B166D" w:rsidRPr="008B166D" w:rsidRDefault="008B166D" w:rsidP="008B166D"/>
-    <w:p w:rsidR="00EA2C53" w:rsidRDefault="00EA2C53" w:rsidP="005A226D">
+    <w:p w14:paraId="69F0C992" w14:textId="77777777" w:rsidR="008B166D" w:rsidRPr="008B166D" w:rsidRDefault="008B166D" w:rsidP="008B166D"/>
+    <w:p w14:paraId="5571E5F1" w14:textId="77777777" w:rsidR="00EA2C53" w:rsidRDefault="00EA2C53" w:rsidP="005A226D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Certains paramètres sont communs à tous les établissements, d’autres spécifiques. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA2C53" w:rsidRDefault="00EA2C53" w:rsidP="005A226D">
+    <w:p w14:paraId="0D8F2AB7" w14:textId="77777777" w:rsidR="00EA2C53" w:rsidRDefault="00EA2C53" w:rsidP="005A226D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EA2C53" w:rsidRPr="00787F5A" w:rsidRDefault="00EA2C53" w:rsidP="00787F5A">
+    <w:p w14:paraId="486671FE" w14:textId="77777777" w:rsidR="00EA2C53" w:rsidRPr="00787F5A" w:rsidRDefault="00EA2C53" w:rsidP="00787F5A">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="4" w:name="_Toc112235542"/>
       <w:r w:rsidRPr="00787F5A">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Paramètres communs</w:t>
       </w:r>
       <w:bookmarkEnd w:id="4"/>
     </w:p>
-    <w:p w:rsidR="002A2622" w:rsidRDefault="00EA2C53" w:rsidP="00F51B14">
+    <w:p w14:paraId="1D2FEA01" w14:textId="77777777" w:rsidR="002A2622" w:rsidRDefault="00EA2C53" w:rsidP="00F51B14">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00EA2C53">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Les usagers sont autorisés à faire jusqu’à 1</w:t>
       </w:r>
       <w:r w:rsidR="00FB7CFD">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>0</w:t>
       </w:r>
       <w:r w:rsidRPr="00EA2C53">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> demandes simultanées de mise de côté.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA2C53" w:rsidRDefault="00EA2C53" w:rsidP="00F51B14">
+    <w:p w14:paraId="5230DBD7" w14:textId="77777777" w:rsidR="00EA2C53" w:rsidRDefault="00EA2C53" w:rsidP="00F51B14">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ces demandes peuvent </w:t>
       </w:r>
       <w:r w:rsidR="00FB7CFD">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>porter indifféremment sur 10</w:t>
       </w:r>
       <w:r w:rsidR="002A2622">
@@ -2430,78 +2430,78 @@
       <w:r w:rsidR="002A2622">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> demandes pour des d</w:t>
       </w:r>
       <w:r w:rsidR="00FB7CFD">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ocuments de la bibliothèque Y, 3</w:t>
       </w:r>
       <w:r w:rsidR="002A2622">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> demandes pour des documents de la bibliothèque Z). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FB7CFD" w:rsidRDefault="00FB7CFD" w:rsidP="00F51B14">
+    <w:p w14:paraId="376E98C7" w14:textId="77777777" w:rsidR="00FB7CFD" w:rsidRDefault="00FB7CFD" w:rsidP="00F51B14">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C61B2">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Cette limite s’applique indifféremment à toutes les demandes de réservation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, que celles-ci portent sur des documents empruntés ou en rayon, que l’usager demande de faire venir les documents dans une bibliothèque tierce ou qu’il demande à pouvoir les retirer sur place. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00217F8D" w:rsidRDefault="002A2622" w:rsidP="00837B34">
+    <w:p w14:paraId="28E7E3AF" w14:textId="77777777" w:rsidR="00217F8D" w:rsidRDefault="002A2622" w:rsidP="00837B34">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002A2622">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Une fois que ces demandes ont été servies</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -2554,117 +2554,117 @@
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> à la répétition de ces </w:t>
       </w:r>
       <w:r w:rsidR="00F51B14">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>demandes.</w:t>
       </w:r>
       <w:r w:rsidR="00217F8D">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00217F8D" w:rsidRDefault="00217F8D" w:rsidP="00217F8D">
+    <w:p w14:paraId="63167ECC" w14:textId="77777777" w:rsidR="00217F8D" w:rsidRDefault="00217F8D" w:rsidP="00217F8D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="002A2622" w:rsidRDefault="00217F8D" w:rsidP="00217F8D">
+    <w:p w14:paraId="710B4A39" w14:textId="77777777" w:rsidR="002A2622" w:rsidRDefault="00217F8D" w:rsidP="00217F8D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E958B6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Le</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">s </w:t>
       </w:r>
       <w:r w:rsidRPr="00F51B14">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>documents habituellement interdits au prêt restent interdits à la réservation, de même que les documents qui sont d’ordinaire prêtables mais non réservables</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0095556E" w:rsidRPr="00F51B14" w:rsidRDefault="0095556E" w:rsidP="00D84F16">
+    <w:p w14:paraId="592B5F0C" w14:textId="77777777" w:rsidR="0095556E" w:rsidRPr="00F51B14" w:rsidRDefault="0095556E" w:rsidP="00D84F16">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FB7CFD" w:rsidRPr="003D6990" w:rsidRDefault="00FB7CFD" w:rsidP="00F51B14">
+    <w:p w14:paraId="6FEA3064" w14:textId="77777777" w:rsidR="00FB7CFD" w:rsidRPr="003D6990" w:rsidRDefault="00FB7CFD" w:rsidP="00F51B14">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00F51B14" w:rsidRPr="00F51B14">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -2773,127 +2773,127 @@
       <w:r w:rsidR="003D6990" w:rsidRPr="003D6990">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dans certaines bibliothèques, les exemplaires nouvellement acquis et réceptionnés sont rangés dans une collection provisoire</w:t>
       </w:r>
       <w:r w:rsidR="003D6990">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (par exemple, à l’ENAC, l’ISAE ou à l’Ecole des mines d’Albi)</w:t>
       </w:r>
       <w:r w:rsidR="003D6990" w:rsidRPr="003D6990">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Le retrait sur place est imposé pour ces exemplaires pendant tout le temps de leur présence dans cette localisation. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0095556E" w:rsidRDefault="0095556E" w:rsidP="00F51B14">
+    <w:p w14:paraId="064F4ECA" w14:textId="77777777" w:rsidR="0095556E" w:rsidRDefault="0095556E" w:rsidP="00F51B14">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00217F8D" w:rsidRDefault="00E958B6" w:rsidP="00F51B14">
+    <w:p w14:paraId="2B8E4292" w14:textId="77777777" w:rsidR="00217F8D" w:rsidRDefault="00E958B6" w:rsidP="00F51B14">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidRPr="00E958B6">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Le service n’est accessible qu’aux usagers qui ont un dossier non-expiré dans la base Alma</w:t>
       </w:r>
       <w:r w:rsidR="002C61B2">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D6990" w:rsidRDefault="002C61B2" w:rsidP="00F51B14">
+    <w:p w14:paraId="0B9CB4CF" w14:textId="77777777" w:rsidR="003D6990" w:rsidRDefault="002C61B2" w:rsidP="00F51B14">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00837B34">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Aucune restriction liée à l’établissement d’appartenance de l’usager n’est appliquée</w:t>
       </w:r>
       <w:r w:rsidR="003D6990">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, du moins en règle générale. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D6990" w:rsidRPr="003D6990" w:rsidRDefault="003D6990" w:rsidP="00F51B14">
+    <w:p w14:paraId="15D10D8B" w14:textId="77777777" w:rsidR="003D6990" w:rsidRPr="003D6990" w:rsidRDefault="003D6990" w:rsidP="00F51B14">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="003D6990">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>En pratique, il existe une ou deux exceptions appliquées à des documents de type « loisir » récemment acquis (à l’</w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="003D6990">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Enac</w:t>
       </w:r>
@@ -2933,51 +2933,51 @@
       <w:r w:rsidR="00F63218">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> soit porteurs d’une exception de circulation</w:t>
       </w:r>
       <w:r w:rsidRPr="003D6990">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> et la possibilité de réservation restreinte aux usagers de l’établissement, en fonction de la valeur du champ « Campus » du dossier</w:t>
       </w:r>
       <w:r w:rsidR="002C61B2" w:rsidRPr="003D6990">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E958B6" w:rsidRPr="002C61B2" w:rsidRDefault="00CA7587" w:rsidP="00F51B14">
+    <w:p w14:paraId="100144A6" w14:textId="77777777" w:rsidR="00E958B6" w:rsidRPr="002C61B2" w:rsidRDefault="00CA7587" w:rsidP="00F51B14">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Il est à noter, en revanche, que </w:t>
       </w:r>
       <w:r w:rsidR="002C61B2">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">certains établissements excluent du service les usagers porteurs du groupe d’usagers « Pré-inscription en ligne ». Cette restriction est également appliquée par d’autres établissements restés extérieurs au service. Ce groupe d’usagers est assigné automatiquement à tout lecteur autorisé ayant fait une demande d’inscription en ligne depuis le </w:t>
       </w:r>
       <w:hyperlink r:id="rId8" w:history="1">
@@ -2997,303 +2997,304 @@
             <w:i/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>ad hoc</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidR="002C61B2">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="002C61B2">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">mis en place par le SICD et proposé par plusieurs établissements. Il est attribué aux usagers à titre provisoire, puisqu’il doit être changé au moment de la finalisation du dossier. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0095556E" w:rsidRDefault="004E6439" w:rsidP="004E6439">
+    <w:p w14:paraId="1BB33BCB" w14:textId="77777777" w:rsidR="0095556E" w:rsidRDefault="004E6439" w:rsidP="004E6439">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E6439" w:rsidRDefault="004E6439" w:rsidP="002C61B2">
+    <w:p w14:paraId="4609AA05" w14:textId="77777777" w:rsidR="004E6439" w:rsidRDefault="004E6439" w:rsidP="002C61B2">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00C65C68">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Les restrictions habituelles sur les demandes de réservation continuent à s’appliquer</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E6439" w:rsidRDefault="004E6439" w:rsidP="00E66DCC">
+    <w:p w14:paraId="7BCC6265" w14:textId="77777777" w:rsidR="004E6439" w:rsidRDefault="004E6439" w:rsidP="00E66DCC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>P</w:t>
       </w:r>
       <w:r w:rsidRPr="004E6439">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">as de demande possible </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>si l’usager est bloqué</w:t>
       </w:r>
       <w:r w:rsidR="00787F5A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour avoir rendu des documents en retard</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C65C68" w:rsidRDefault="00C65C68" w:rsidP="00E66DCC">
+    <w:p w14:paraId="6AE7C210" w14:textId="77777777" w:rsidR="00C65C68" w:rsidRDefault="00C65C68" w:rsidP="00E66DCC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pas de demande possible si l’u</w:t>
       </w:r>
       <w:r w:rsidR="002C61B2">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>sager a atteint la limite des 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> demandes simultanées</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E6439" w:rsidRDefault="004E6439" w:rsidP="00E66DCC">
+    <w:p w14:paraId="580CC5F0" w14:textId="77777777" w:rsidR="004E6439" w:rsidRDefault="004E6439" w:rsidP="00E66DCC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Pas de demande possible si l’usager a déjà créé</w:t>
       </w:r>
       <w:r w:rsidR="00C65C68">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> une demande pour un exemplaire du même titre </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>(sauf périodiques et documents multi-volumes</w:t>
       </w:r>
       <w:r w:rsidR="002C61B2">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> identifiés comme tels dans Alma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C61B2" w:rsidRPr="002C61B2" w:rsidRDefault="004E6439" w:rsidP="00E66DCC">
+    <w:p w14:paraId="7D127834" w14:textId="77777777" w:rsidR="002C61B2" w:rsidRPr="002C61B2" w:rsidRDefault="004E6439" w:rsidP="00E66DCC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="2"/>
         </w:numPr>
         <w:spacing w:after="0"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002C61B2">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Pas de demande possible si l’usager a déjà un exemplaire en prêt du même titre (sauf périodiques et documents multi-volumes</w:t>
       </w:r>
       <w:r w:rsidR="002C61B2" w:rsidRPr="002C61B2">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> identifiés comme tels dans Alma</w:t>
       </w:r>
       <w:r w:rsidRPr="002C61B2">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="002C61B2" w:rsidRPr="002C61B2">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C61B2" w:rsidRDefault="002C61B2" w:rsidP="002C61B2">
+    <w:p w14:paraId="489A51EF" w14:textId="77777777" w:rsidR="002C61B2" w:rsidRDefault="002C61B2" w:rsidP="002C61B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00CA7587" w:rsidRDefault="002C61B2" w:rsidP="002C61B2">
+    <w:p w14:paraId="63461F27" w14:textId="77777777" w:rsidR="00CA7587" w:rsidRDefault="002C61B2" w:rsidP="002C61B2">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les réservations sont faites au niveau de </w:t>
       </w:r>
       <w:r w:rsidR="00CA7587">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
@@ -3301,79 +3302,70 @@
         <w:t xml:space="preserve">la notice, aussi bien dans Alma que </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">depuis Primo. </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Cela signifie que la demande de l’usager porte </w:t>
       </w:r>
       <w:r w:rsidR="00CA7587">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">indifféremment sur tous les exemplaires réservables du titre en question, qui peuvent être acheminés dans la bibliothèque choisie comme lieu </w:t>
+        <w:t xml:space="preserve">indifféremment sur tous les exemplaires réservables du titre en question, qui peuvent être acheminés dans la bibliothèque choisie comme lieu de retrait. </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Cela signifie que la liste des lieux de retrait proposée </w:t>
       </w:r>
       <w:r w:rsidR="00CA7587">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...15 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve">correspond au cumul de tous les lieux de retrait autorisés par les bibliothèques possédant des exemplaires réservables du titre demandé, à l’instant T. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="002C61B2" w:rsidRDefault="00CA7587" w:rsidP="002C61B2">
+    <w:p w14:paraId="14261980" w14:textId="77777777" w:rsidR="002C61B2" w:rsidRDefault="00CA7587" w:rsidP="002C61B2">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="002C61B2" w:rsidRPr="00217F8D">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
@@ -3408,121 +3400,121 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, ici,</w:t>
       </w:r>
       <w:r w:rsidR="00217F8D">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> que la liste des lieux de retrait </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">correspondra à la liste des lieux de retrait définie par la bibliothèque propriétaire de l’exemplaire demandé. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003D6990" w:rsidRPr="002C61B2" w:rsidRDefault="003D6990" w:rsidP="002C61B2">
+    <w:p w14:paraId="14AD006B" w14:textId="77777777" w:rsidR="003D6990" w:rsidRPr="002C61B2" w:rsidRDefault="003D6990" w:rsidP="002C61B2">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Il est à noter que, dans Alma, il est techniquement possible de faire une réservation de monographies au niveau d’un exemplaire. Dans ce cas, c’est cet exemplaire précis qui est réservé. La réservation de monographies au niveau de l’exemplaire est déconseillée. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F51B14" w:rsidRDefault="00F51B14" w:rsidP="00F51B14">
+    <w:p w14:paraId="4BF5D632" w14:textId="77777777" w:rsidR="00F51B14" w:rsidRDefault="00F51B14" w:rsidP="00F51B14">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F51B14" w:rsidRPr="00787F5A" w:rsidRDefault="00F51B14" w:rsidP="00787F5A">
+    <w:p w14:paraId="31272763" w14:textId="77777777" w:rsidR="00F51B14" w:rsidRPr="00787F5A" w:rsidRDefault="00F51B14" w:rsidP="00787F5A">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="5" w:name="_Toc112235543"/>
       <w:r w:rsidRPr="00787F5A">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Paramètres spécifiques</w:t>
       </w:r>
       <w:bookmarkEnd w:id="5"/>
     </w:p>
-    <w:p w:rsidR="00F51B14" w:rsidRPr="00F51B14" w:rsidRDefault="008740C8" w:rsidP="00AF6A7B">
+    <w:p w14:paraId="461ED808" w14:textId="77777777" w:rsidR="00F51B14" w:rsidRPr="00F51B14" w:rsidRDefault="008740C8" w:rsidP="00AF6A7B">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Deux paramètres de base sont configurés pour chaque bibliothèque </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008740C8" w:rsidRDefault="008740C8" w:rsidP="00E66DCC">
+    <w:p w14:paraId="2852874B" w14:textId="77777777" w:rsidR="008740C8" w:rsidRDefault="008740C8" w:rsidP="00E66DCC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008740C8">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
       <w:r w:rsidR="00F51B14" w:rsidRPr="008740C8">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
@@ -3535,51 +3527,51 @@
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>liste des bibliothèques autorisées comme lieux de retrait</w:t>
       </w:r>
       <w:r w:rsidR="00AF6A7B" w:rsidRPr="008740C8">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>elle dépend à la fois du choix de la bibliothèque elle-même (par exemple, souhaite-t-elle permettre la communication de ses documents dans une bibliothèque distante à peine d’un kilomètre ?) et des intentions des bibliothèques susceptibles d’être autorisées comme lieux de retrait (souhaitent-elles communiquer les documents de la bibliothèque en question, sachant, par exemple, qu’elle couvre des disciplines totalement étrangères aux centres d’intérêt de ses usagers ?)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00AF6A7B" w:rsidRPr="008740C8" w:rsidRDefault="008740C8" w:rsidP="00E66DCC">
+    <w:p w14:paraId="011D20AA" w14:textId="77777777" w:rsidR="00AF6A7B" w:rsidRPr="008740C8" w:rsidRDefault="008740C8" w:rsidP="00E66DCC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>La</w:t>
       </w:r>
       <w:r w:rsidR="00AF6A7B" w:rsidRPr="008740C8">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
@@ -3592,70 +3584,70 @@
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>localisation</w:t>
       </w:r>
       <w:r w:rsidR="00AF6A7B" w:rsidRPr="008740C8">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidR="00967180">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">c’est l’unité de gestion de base des services au public dans Alma. Certaines localisations peuvent être réservables et d’autres pas, et parmi celles qui le sont, certaines sont intégrées au service quand d’autres ne permettent qu’un retrait sur place, etc. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00967180" w:rsidRDefault="00967180" w:rsidP="00AF6A7B">
+    <w:p w14:paraId="557ADA1F" w14:textId="77777777" w:rsidR="00967180" w:rsidRDefault="00967180" w:rsidP="00AF6A7B">
       <w:pPr>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">En fonction des besoins des établissements, d’autres paramètres peuvent entrer en ligne de compte comme : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00967180" w:rsidRDefault="00967180" w:rsidP="00E66DCC">
+    <w:p w14:paraId="650EB239" w14:textId="77777777" w:rsidR="00967180" w:rsidRDefault="00967180" w:rsidP="00E66DCC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidRPr="00967180">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
@@ -3676,51 +3668,51 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r w:rsidRPr="00967180">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>les documents de telle localisation pourront être demandés pour un retrait indifférencié pour telle catégorie d’usager, et seulement pour un ret</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>rait sur place pour telle autre</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00967180" w:rsidRPr="00967180" w:rsidRDefault="00967180" w:rsidP="00E66DCC">
+    <w:p w14:paraId="7FD82DA3" w14:textId="4CEB5460" w:rsidR="00885D80" w:rsidRDefault="00967180" w:rsidP="00E66DCC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="9"/>
         </w:numPr>
         <w:spacing w:after="80"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>L’</w:t>
       </w:r>
       <w:r w:rsidRPr="00967180">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
@@ -3735,15163 +3727,17351 @@
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00967180">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>du demandeur</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> (le « campus » dans notre contexte local d’utilisation d’Alma) : les usagers extérieurs à l’établissement pourront demander le retrait des documents en rayon dans une autre bibliothèque, tandis que les usagers de l’établissement ne pourront les demander que pour un retrait sur place, voire ne pourront pas faire de demande du tout dans ce cas de figure</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F51B14" w:rsidRDefault="00F51B14" w:rsidP="00AF6A7B">
+    <w:p w14:paraId="58A4FF84" w14:textId="6B396062" w:rsidR="00967180" w:rsidRPr="00885D80" w:rsidRDefault="00885D80" w:rsidP="00885D80">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:br w:type="page"/>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="235BCCDD" w14:textId="77777777" w:rsidR="00F51B14" w:rsidRDefault="00F51B14" w:rsidP="00AF6A7B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Grilledutableau"/>
         <w:tblW w:w="9067" w:type="dxa"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="1584"/>
         <w:gridCol w:w="1851"/>
         <w:gridCol w:w="3287"/>
         <w:gridCol w:w="2345"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00014B22" w:rsidTr="001932FA">
+      <w:tr w:rsidR="00014B22" w14:paraId="5FBE8B62" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00014B22" w:rsidRPr="00AF6A7B" w:rsidRDefault="00014B22" w:rsidP="00AF6A7B">
+          <w:p w14:paraId="13CEFD80" w14:textId="77777777" w:rsidR="00014B22" w:rsidRPr="00AF6A7B" w:rsidRDefault="00014B22" w:rsidP="00AF6A7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF6A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00014B22" w:rsidRPr="00AF6A7B" w:rsidRDefault="00014B22" w:rsidP="00014B22">
+          <w:p w14:paraId="06DFC85B" w14:textId="77777777" w:rsidR="00014B22" w:rsidRPr="00AF6A7B" w:rsidRDefault="00014B22" w:rsidP="00014B22">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AF6A7B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Localisations </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>réservables pouvant faire l’objet d’une demande de retrait ailleurs</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00014B22" w:rsidRPr="00AF6A7B" w:rsidRDefault="00014B22" w:rsidP="00AF6A7B">
+          <w:p w14:paraId="52160F05" w14:textId="77777777" w:rsidR="00014B22" w:rsidRPr="00AF6A7B" w:rsidRDefault="00014B22" w:rsidP="00AF6A7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèques de retrait autorisées</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00014B22" w:rsidRPr="00AF6A7B" w:rsidRDefault="00014B22" w:rsidP="00AF6A7B">
+          <w:p w14:paraId="334B02FE" w14:textId="77777777" w:rsidR="00014B22" w:rsidRPr="00AF6A7B" w:rsidRDefault="00014B22" w:rsidP="00AF6A7B">
             <w:pPr>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:b/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Restrictions particulières</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00014B22" w:rsidTr="001932FA">
+      <w:tr w:rsidR="00014B22" w14:paraId="3CD3B5AF" w14:textId="77777777" w:rsidTr="001932FA">
         <w:trPr>
           <w:trHeight w:val="2165"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00014B22" w:rsidRDefault="00014B22" w:rsidP="00597A0F">
+          <w:p w14:paraId="2BF628E3" w14:textId="77777777" w:rsidR="00014B22" w:rsidRDefault="00014B22" w:rsidP="00597A0F">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>A</w:t>
             </w:r>
             <w:r w:rsidR="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>rsenal</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="1D8B50BA" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1AEXP</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="04A4B542" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1AL2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="3DCA559B" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1AL3</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="1642F0BB" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1AL5</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="2119EC1C" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1AL6</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="7A83AE28" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1AL7</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="28BD3962" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1AL8</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="7E4F1A06" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1AL9</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="3BA64593" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1BD</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="74C7F9BB" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1CRLD</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="36C47943" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1CRLM</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="2A6CE2C5" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1DICO2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="2E447AD5" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1DOCU</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00014B22" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="43D63AC3" w14:textId="7714C90B" w:rsidR="002348F4" w:rsidRDefault="002348F4" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1FGS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67353E24" w14:textId="45A6E5E8" w:rsidR="002348F4" w:rsidRPr="00E66DCC" w:rsidRDefault="002348F4" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="13"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>1FGSL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1428FA00" w14:textId="77777777" w:rsidR="00014B22" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="13"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>1IP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+          <w:p w14:paraId="030B8375" w14:textId="77777777" w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de la Manufacture</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+          <w:p w14:paraId="6BBECE7B" w14:textId="77777777" w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maison de campus Castres (INUC)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+          <w:p w14:paraId="1204409F" w14:textId="77777777" w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque ISAE-SUPAERO</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+          <w:p w14:paraId="482FC896" w14:textId="77777777" w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Sciences</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+          <w:p w14:paraId="6C2EFE80" w14:textId="77777777" w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61E676CC" w14:textId="77777777" w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque ENAC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61686B84" w14:textId="77777777" w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INP-ENIT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7DF18702" w14:textId="77777777" w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ENVT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35D552AF" w14:textId="77777777" w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">IUT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>Ponsan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="53D1E042" w14:textId="77777777" w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="35953844" w14:textId="77777777" w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Santé Allées</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="389C5EF2" w14:textId="77777777" w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Maison de Campus Castres (UPS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61F34660" w14:textId="77777777" w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque de mathématiques et mécanique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CDFB042" w14:textId="77777777" w:rsidR="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="497D4CE8" w14:textId="224B7D6E" w:rsidR="002348F4" w:rsidRPr="00597A0F" w:rsidRDefault="002348F4" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSPE </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Saint-Agne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="3C79B695" w14:textId="3791B325" w:rsidR="00597A0F" w:rsidRDefault="00C76E51" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSPE </w:t>
+            </w:r>
+            <w:r w:rsidR="002348F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Rangueil</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...6 lines deleted...]
-                <w:numId w:val="10"/>
+          </w:p>
+          <w:p w14:paraId="245E4D78" w14:textId="5727F9D2" w:rsidR="00D44EF3" w:rsidRPr="00D44EF3" w:rsidRDefault="00D44EF3" w:rsidP="00D44EF3">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSPE </w:t>
+            </w:r>
+            <w:r w:rsidR="002348F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Croix-de-Pierre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50CEB82E" w14:textId="77777777" w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque ENAC</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="10"/>
+              <w:t>IMT Mines Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="257C9068" w14:textId="77777777" w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENIT</w:t>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:t>INP-ENSAT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36BCBB80" w14:textId="77777777" w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>INP-ENSEEIHT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0171EF8D" w14:textId="77777777" w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>INSPE Toulouse St-Agne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AFFA3BB" w14:textId="77777777" w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ponsan</w:t>
-[...8 lines deleted...]
-                <w:numId w:val="10"/>
+              <w:t>BIB'INSA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C38F68F" w14:textId="77777777" w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Rodez</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00577EB8" w14:textId="77777777" w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Santé Allées</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+              <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37A4FB80" w14:textId="77777777" w:rsidR="00014B22" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Maison de Campus Castres (UPS)</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+              <w:t>INP-ENSIACET</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4F51247F" w14:textId="77777777" w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597A0F">
-[...8 lines deleted...]
-          <w:p w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76F1F526" w14:textId="77777777" w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597A0F">
-[...8 lines deleted...]
-          <w:p w:rsidR="00597A0F" w:rsidRDefault="00C76E51" w:rsidP="00E66DCC">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque d’Auch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B56AAEA" w14:textId="77777777" w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSPE </w:t>
-[...12 lines deleted...]
-          <w:p w:rsidR="00D44EF3" w:rsidRPr="00D44EF3" w:rsidRDefault="00D44EF3" w:rsidP="00D44EF3">
+              <w:t>IUT Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06E7B372" w14:textId="77777777" w:rsidR="00462B09" w:rsidRDefault="00462B09" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INSPE Croix-de-Pierre</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+              <w:t>Sciences-Po Toulouse</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4356A104" w14:textId="77777777" w:rsidR="00C3421A" w:rsidRDefault="00C3421A" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597A0F">
-[...8 lines deleted...]
-          <w:p w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT de Tarbes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="009C86F7" w14:textId="77777777" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597A0F">
-[...8 lines deleted...]
-          <w:p w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56CA2570" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-          <w:p w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="458D18D1" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...23 lines deleted...]
-          <w:p w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CC7E86D" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597A0F">
-[...8 lines deleted...]
-          <w:p w:rsidR="00597A0F" w:rsidRPr="00597A0F" w:rsidRDefault="00597A0F" w:rsidP="00E66DCC">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01DBC721" w14:textId="2E8E255B" w:rsidR="00BC0C10" w:rsidRPr="00597A0F" w:rsidRDefault="00BC0C10" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597A0F">
-[...169 lines deleted...]
-              <w:t>IUT de Tarbes</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DC0A05" w:rsidRPr="00C76E51" w:rsidRDefault="00DC0A05" w:rsidP="00C76E51">
+          <w:p w14:paraId="6772DEA1" w14:textId="77777777" w:rsidR="00DC0A05" w:rsidRPr="00C76E51" w:rsidRDefault="00DC0A05" w:rsidP="00C76E51">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Le retrait sur place des documents en rayon n’est pas possible</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E66DCC" w:rsidTr="001932FA">
+      <w:tr w:rsidR="00E66DCC" w14:paraId="3DF997D0" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="20EDDA56" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Boutaric</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="5FDDCDF6" w14:textId="5070706B" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="15"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t>111THM</w:t>
+              <w:t>111</w:t>
+            </w:r>
+            <w:r w:rsidR="002348F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>S110</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="5B334376" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maison de campus Castres (INUC)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A647D6" w:rsidRPr="00597A0F" w:rsidRDefault="00A647D6" w:rsidP="00E66DCC">
+          <w:p w14:paraId="58AFF1B0" w14:textId="77777777" w:rsidR="00A647D6" w:rsidRPr="00597A0F" w:rsidRDefault="00A647D6" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de la Manufacture</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="70D7D563" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque ISAE-SUPAERO</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="232218C0" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Sciences</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="6E1C32DF" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4AD88CE6" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque ENAC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70A21F01" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>INP-ENIT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="168C6632" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ENVT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23395752" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">IUT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
+              <w:t>Ponsan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="69D79F61" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque ENAC</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="10"/>
+              <w:t>BU Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="100A4E18" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENIT</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="10"/>
+              <w:t>BU Santé Allées</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="766299E0" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ENVT</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="10"/>
+              <w:t>Maison de Campus Castres (UPS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FB61831" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Bibliothèque de mathématiques et mécanique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47CAE658" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ponsan</w:t>
-[...8 lines deleted...]
-                <w:numId w:val="10"/>
+              <w:t>BU Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DF38FF1" w14:textId="68DC7EA7" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00C76E51" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INSPE</w:t>
+            </w:r>
+            <w:r w:rsidR="002348F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13E5DF74" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Rodez</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+              <w:t>IMT Mines Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74BA22E1" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Santé Allées</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+              <w:t>INP-ENSAT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23D9055B" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>INP-ENSEEIHT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57AF3206" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>INSPE Toulouse St-Agne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="771EF255" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Albi</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00C76E51" w:rsidP="00E66DCC">
+              <w:t>BIB'INSA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7943A521" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r>
-[...18 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3322E5BD" w14:textId="77777777" w:rsidR="00B66461" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>IMT Mines Albi</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+              <w:t xml:space="preserve">Centre Régional de Documentation en Santé Publique </w:t>
+            </w:r>
+            <w:r w:rsidR="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5CD45C26" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597A0F">
-[...8 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INP-ENSIACET</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="59E00B80" w14:textId="77777777" w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03260459" w14:textId="77777777" w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...23 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque d’Auch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64816B73" w14:textId="77777777" w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597A0F">
-[...8 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5403FF8F" w14:textId="77777777" w:rsidR="00462B09" w:rsidRDefault="00462B09" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597A0F">
-[...8 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sciences-Po Toulouse</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="386FE731" w14:textId="77777777" w:rsidR="00C3421A" w:rsidRDefault="00C3421A" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597A0F">
-[...24 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT de Tarbes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7851AA50" w14:textId="77777777" w:rsidR="00D44EF3" w:rsidRDefault="00D44EF3" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00B66461">
-[...8 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00E66DCC">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INSPE</w:t>
+            </w:r>
+            <w:r w:rsidR="002348F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Croix-de-Pierre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38051F43" w14:textId="2932D4AD" w:rsidR="00BC0C10" w:rsidRPr="00BC0C10" w:rsidRDefault="00885D80" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">BU Santé </w:t>
-[...119 lines deleted...]
-              <w:t>INSPE Croix-de-Pierre</w:t>
+              <w:t>BUC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00C76E51" w:rsidRDefault="00DC0A05" w:rsidP="00C76E51">
+          <w:p w14:paraId="378D2CB9" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00C76E51" w:rsidRDefault="00DC0A05" w:rsidP="00C76E51">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Le retrait sur place des documents en rayon n’est pas possible</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E66DCC" w:rsidTr="001932FA">
+      <w:tr w:rsidR="00E66DCC" w14:paraId="3C9BE531" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
-[...7 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+          <w:p w14:paraId="2B41E1E7" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Garrigou</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="19841E82" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>111GAR</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="7C930E8E" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>111GES</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="30A259AB" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>111MAG</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
-[...19 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="5F56C72A" w14:textId="4B1AB99E" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="002348F4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="1F23927E" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maison de campus Castres (INUC)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A647D6" w:rsidRPr="00597A0F" w:rsidRDefault="00A647D6" w:rsidP="00E66DCC">
+          <w:p w14:paraId="32B7A565" w14:textId="77777777" w:rsidR="00A647D6" w:rsidRPr="00597A0F" w:rsidRDefault="00A647D6" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de la Manufacture</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="4A50E151" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque ISAE-SUPAERO</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="1BE0C129" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Sciences</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="185F087B" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10D50E35" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque ENAC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="588ED195" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INP-ENIT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A0B2228" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ENVT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="182A615A" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">IUT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>Ponsan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2CE5873F" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C8255A6" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Santé Allées</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F1CB25F" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Maison de Campus Castres (UPS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AF3C418" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque de mathématiques et mécanique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74B6C7E6" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="231FB413" w14:textId="6FC5C1F1" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00C76E51" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSPE </w:t>
+            </w:r>
+            <w:r w:rsidR="002348F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Rangueil</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...6 lines deleted...]
-                <w:numId w:val="10"/>
+          </w:p>
+          <w:p w14:paraId="124BF793" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque ENAC</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="10"/>
+              <w:t>IMT Mines Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07657E80" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENIT</w:t>
-[...12 lines deleted...]
-                <w:szCs w:val="20"/>
+              <w:t>INP-ENSAT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BB29B89" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...13 lines deleted...]
-                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>INP-ENSEEIHT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6E05C8F5" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>INSPE Toulouse St-Agne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EFB584F" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ponsan</w:t>
-[...8 lines deleted...]
-                <w:numId w:val="10"/>
+              <w:t>BIB'INSA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B77D1E6" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Rodez</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EBC407D" w14:textId="77777777" w:rsidR="00B66461" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Santé Allées</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Centre Régional de Documentation en Santé Publique </w:t>
+            </w:r>
+            <w:r w:rsidR="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1702F6BF" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597A0F">
-[...8 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INP-ENSIACET</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67C0B043" w14:textId="77777777" w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597A0F">
-[...8 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6636E0FD" w14:textId="77777777" w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597A0F">
-[...8 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00C76E51" w:rsidP="00E66DCC">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque d’Auch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62624444" w14:textId="77777777" w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>IUT Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EE1D64B" w14:textId="77777777" w:rsidR="00462B09" w:rsidRDefault="00462B09" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Sciences-Po Toulouse</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68E6E32B" w14:textId="77777777" w:rsidR="00C3421A" w:rsidRDefault="00C3421A" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT de Tarbes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="748F4353" w14:textId="77777777" w:rsidR="00D44EF3" w:rsidRDefault="00D44EF3" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t xml:space="preserve">INSPE </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:r w:rsidR="002348F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Croix-de-Pierre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E21D25C" w14:textId="77777777" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597A0F">
-[...8 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="328FEACA" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597A0F">
-[...8 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="562F1947" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="67E9A716" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...23 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CA5E66C" w14:textId="09BBDF39" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597A0F">
-[...229 lines deleted...]
-              <w:t>INSPE Croix-de-Pierre</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00C76E51" w:rsidRDefault="00DC0A05" w:rsidP="00C76E51">
+          <w:p w14:paraId="0385BC77" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00C76E51" w:rsidRDefault="00DC0A05" w:rsidP="00C76E51">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Le retrait sur place des documents en rayon n’est pas possible</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E66DCC" w:rsidTr="001932FA">
+      <w:tr w:rsidR="00E66DCC" w14:paraId="3673C672" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="43B458F9" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Manufacture</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="78C62FEE" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10C</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="6629B7BE" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10CCD</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="697ADEA5" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10EXP</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="29BC4BFD" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10H0</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="37BBFFE7" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10H0R</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="42551656" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10H1</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="5546BDC7" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10H1CD</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="15EB61A6" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10H2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="020DD56E" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10H2CD</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="67C1924F" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10H2F</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="1C8DC67D" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="002348F4" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="14"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E66DCC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>10HMA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BE3E474" w14:textId="77777777" w:rsidR="002348F4" w:rsidRPr="002348F4" w:rsidRDefault="002348F4" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>10HBD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0816C722" w14:textId="5D9AD826" w:rsidR="002348F4" w:rsidRPr="00E66DCC" w:rsidRDefault="002348F4" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="14"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>10HDICO</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="6CE21314" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Bibliothèque </w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>de l’Arsenal</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="3802DB28" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maison de campus Castres (INUC)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="609E4ECB" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque ISAE-SUPAERO</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="3441A39A" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Sciences</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="552E2D53" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="678DB5F2" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque ENAC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4289FB3A" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INP-ENIT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4277B2A4" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ENVT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="050D1DDD" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">IUT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
+              <w:t>Ponsan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="633F6A6B" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque ENAC</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="10"/>
+              <w:t>BU Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12E2817C" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENIT</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="10"/>
+              <w:t>BU Santé Allées</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="168E3A21" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ENVT</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="10"/>
+              <w:t>Maison de Campus Castres (UPS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6958D3C9" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Bibliothèque de mathématiques et mécanique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FC1B105" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ponsan</w:t>
-[...8 lines deleted...]
-                <w:numId w:val="10"/>
+              <w:t>BU Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14B0CEFB" w14:textId="72D73974" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00C76E51" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INSPE</w:t>
+            </w:r>
+            <w:r w:rsidR="002348F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E013592" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Rodez</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+              <w:t>IMT Mines Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F70F954" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Santé Allées</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+              <w:t>INP-ENSAT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C19FCCE" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>INP-ENSEEIHT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C045D40" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>INSPE Toulouse St-Agne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E7A4819" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Albi</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00C76E51" w:rsidP="00E66DCC">
+              <w:t>BIB'INSA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="342CDDFF" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="384D3D4E" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06359F9F" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INP-ENSIACET</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="523958C6" w14:textId="77777777" w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D0F7EBD" w14:textId="77777777" w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque d’Auch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="567E1E8E" w14:textId="77777777" w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F671E34" w14:textId="77777777" w:rsidR="00D44EF3" w:rsidRDefault="00D44EF3" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT de Tarbes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BEEF0C2" w14:textId="77777777" w:rsidR="00D44EF3" w:rsidRDefault="00D44EF3" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">INSPE </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:r w:rsidR="002348F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Croix-de-Pierre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5033301E" w14:textId="77777777" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597A0F">
-[...8 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56C9DEB1" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597A0F">
-[...8 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="19710671" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2010E43C" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...23 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71FE8AF4" w14:textId="43109AB4" w:rsidR="00BC0C10" w:rsidRPr="00597A0F" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597A0F">
-[...191 lines deleted...]
-              <w:t>INSPE Croix-de-Pierre</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00C76E51" w:rsidRDefault="00DC0A05" w:rsidP="00C76E51">
+          <w:p w14:paraId="4D259938" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00C76E51" w:rsidRDefault="00DC0A05" w:rsidP="00C76E51">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Le retrait sur place des documents en rayon n’est pas possible</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00E66DCC" w:rsidTr="001932FA">
+      <w:tr w:rsidR="00E66DCC" w14:paraId="20499273" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="1290D9BC" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IEP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00462B09" w:rsidRDefault="00462B09" w:rsidP="00462B09">
+          <w:p w14:paraId="59FDBE5D" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00462B09" w:rsidRDefault="00462B09" w:rsidP="00462B09">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>8MAG</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="767CD10B" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maison de campus Castres (INUC)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DC0A05" w:rsidRDefault="00462B09" w:rsidP="00E66DCC">
+          <w:p w14:paraId="2D6C9C57" w14:textId="77777777" w:rsidR="00DC0A05" w:rsidRDefault="00462B09" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de l’Arsenal</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="3AB68D7F" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Bibliothèque ISAE-SUPAERO</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="085F1D74" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Sciences</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="43F99639" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5904F38E" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque ENAC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E00692D" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INP-ENIT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60CFADF9" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ENVT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A52265D" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">IUT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
+              <w:t>Ponsan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+          <w:p w14:paraId="5C968FC1" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque ENAC</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="10"/>
+              <w:t>BU Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1715D461" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENIT</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="10"/>
+              <w:t>BU Santé Allées</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B814AFB" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ENVT</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="10"/>
+              <w:t>Maison de Campus Castres (UPS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6A264C6F" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Bibliothèque de mathématiques et mécanique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A4F2294" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ponsan</w:t>
-[...8 lines deleted...]
-                <w:numId w:val="10"/>
+              <w:t>BU Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28EE62F5" w14:textId="5F5977EC" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00C76E51" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INSPE</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF3779">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C5706A7" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Rodez</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+              <w:t>IMT Mines Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11A7109C" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Santé Allées</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+              <w:t>INP-ENSAT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5134DF47" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>INP-ENSEEIHT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74667FE1" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>INSPE Toulouse St-Agne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1B44D9D2" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Albi</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00C76E51" w:rsidP="00E66DCC">
+              <w:t>BIB'INSA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B65032A" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D372CBD" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="38BC1744" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRDefault="00E66DCC" w:rsidP="00781188">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781188">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INP-ENSIACET</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22D565EB" w14:textId="77777777" w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00781188">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FB3B685" w14:textId="77777777" w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00781188">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque d’Auch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C6DF776" w14:textId="77777777" w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00781188">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01BB607C" w14:textId="77777777" w:rsidR="00D44EF3" w:rsidRDefault="00D44EF3" w:rsidP="00781188">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT de Tarbes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A86C221" w14:textId="77777777" w:rsidR="00D44EF3" w:rsidRDefault="00D44EF3" w:rsidP="00781188">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="12"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">INSPE </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...10 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:r w:rsidR="00FF3779">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Croix-de-Pierre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="30162B91" w14:textId="77777777" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00781188">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597A0F">
-[...8 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="419FE7F1" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597A0F">
-[...8 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E91E876" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...12 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E8FBD87" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-                <w:lang w:val="en-US"/>
-[...23 lines deleted...]
-          <w:p w:rsidR="00E66DCC" w:rsidRPr="00597A0F" w:rsidRDefault="00E66DCC" w:rsidP="00E66DCC">
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C7116C5" w14:textId="5B66A288" w:rsidR="00BC0C10" w:rsidRPr="00781188" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="12"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00597A0F">
-[...191 lines deleted...]
-              <w:t>INSPE Croix-de-Pierre</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E66DCC" w:rsidRDefault="00462B09" w:rsidP="00C76E51">
+          <w:p w14:paraId="69832D00" w14:textId="77777777" w:rsidR="00E66DCC" w:rsidRDefault="00462B09" w:rsidP="00C76E51">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Aucune demande n’est autorisée pour les fascicules de périodique et pour les documents conservés en libre-accès</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00462B09" w:rsidRPr="00C76E51" w:rsidRDefault="00462B09" w:rsidP="00C76E51">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Aucune demande n’est autorisée pour les fascicules de </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>périodique et pour les documents conservés en libre-accès</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68625AFD" w14:textId="77777777" w:rsidR="00462B09" w:rsidRPr="00C76E51" w:rsidRDefault="00462B09" w:rsidP="00C76E51">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aucune demande n’est autorisée pour les documents dont la consultation est réservée aux usagers de Sciences-Po (exemplaires porteurs de l’exception de circulation « Documents temporairement réservés aux étudiants de l’IEP »</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="003D6990" w:rsidTr="001932FA">
+      <w:tr w:rsidR="003D6990" w14:paraId="4D4DF4F5" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D6990" w:rsidRDefault="003D6990" w:rsidP="00E66DCC">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="418406E4" w14:textId="77777777" w:rsidR="003D6990" w:rsidRDefault="003D6990" w:rsidP="00E66DCC">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>IUT Rodez</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D6990" w:rsidRDefault="003D6990" w:rsidP="00462B09">
+          <w:p w14:paraId="01092CC1" w14:textId="77777777" w:rsidR="003D6990" w:rsidRDefault="003D6990" w:rsidP="00462B09">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9AJP</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D6990" w:rsidRDefault="003D6990" w:rsidP="00462B09">
+          <w:p w14:paraId="58068602" w14:textId="77777777" w:rsidR="003D6990" w:rsidRDefault="003D6990" w:rsidP="00462B09">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9RM</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D6990" w:rsidRDefault="003D6990" w:rsidP="00462B09">
+          <w:p w14:paraId="0D4FE6C7" w14:textId="77777777" w:rsidR="003D6990" w:rsidRDefault="003D6990" w:rsidP="00462B09">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9SL</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="003D6990" w:rsidRDefault="003D6990" w:rsidP="00462B09">
+          <w:p w14:paraId="4D551C63" w14:textId="77777777" w:rsidR="003D6990" w:rsidRDefault="003D6990" w:rsidP="00462B09">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="11"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>9SLP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00DA0809">
+          <w:p w14:paraId="552ECF5D" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maison de campus Castres (INUC)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA0809" w:rsidRDefault="00DA0809" w:rsidP="00DA0809">
+          <w:p w14:paraId="7FD614F9" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de l’Arsenal</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA0809" w:rsidRDefault="00DA0809" w:rsidP="00DA0809">
+          <w:p w14:paraId="52EF8DC4" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de la Manufacture</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00DA0809">
+          <w:p w14:paraId="4B1E750A" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque ISAE-SUPAERO</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00DA0809">
+          <w:p w14:paraId="6A7CDC7E" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Sciences</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00DA0809">
+          <w:p w14:paraId="5323C223" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1DDB95EE" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque ENAC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C137D71" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INP-ENIT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62C01172" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ENVT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D6A217F" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">IUT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:t>Ponsan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="6B93F23B" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Santé Allées</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25C0AD42" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Maison de Campus Castres (UPS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BC37F23" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque de mathématiques et mécanique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45F14A77" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00597A0F">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54C28EAC" w14:textId="111008E9" w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSPE </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF3779">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
               <w:t>Rangueil</w:t>
             </w:r>
-            <w:proofErr w:type="spellEnd"/>
-[...1 lines deleted...]
-          <w:p w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00DA0809">
+          </w:p>
+          <w:p w14:paraId="46E83559" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque ENAC</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00DA0809">
+              <w:t>IMT Mines Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55538181" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENIT</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00DA0809">
+              <w:t>INP-ENSAT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F9C1A76" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...3 lines deleted...]
-          <w:p w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00DA0809">
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>INP-ENSEEIHT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22B01096" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
-              </w:rPr>
-[...2 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>INSPE Toulouse St-Agne</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57791DBD" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ponsan</w:t>
-[...8 lines deleted...]
-                <w:numId w:val="12"/>
+              <w:t>BIB'INSA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C76ADEE" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Santé Allées</w:t>
-[...7 lines deleted...]
-                <w:numId w:val="12"/>
+              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FFB6E3C" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00597A0F">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Maison de Campus Castres (UPS)</w:t>
-[...51 lines deleted...]
-                <w:numId w:val="12"/>
+              <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7BC0C76A" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781188">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INP-ENSIACET</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DAF229F" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32D00401" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque d’Auch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="713676D2" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51795C09" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT de Tarbes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4252F04D" w14:textId="77777777" w:rsidR="003D6990" w:rsidRDefault="00DA0809" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">INSPE </w:t>
             </w:r>
-            <w:proofErr w:type="spellStart"/>
-[...299 lines deleted...]
-          <w:p w:rsidR="003D6990" w:rsidRPr="00597A0F" w:rsidRDefault="00DA0809" w:rsidP="00DA0809">
+            <w:r w:rsidR="00FF3779">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Croix-de-Pierre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EE8833A" w14:textId="77777777" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="10"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INSPE Croix-de-Pierre</w:t>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48FF2701" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F883085" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26BA5262" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37CCA7F3" w14:textId="54F73B03" w:rsidR="00BC0C10" w:rsidRPr="00597A0F" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="10"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="003D6990" w:rsidRPr="00DA0809" w:rsidRDefault="003D6990" w:rsidP="00DA0809">
+          <w:p w14:paraId="4153F795" w14:textId="77777777" w:rsidR="003D6990" w:rsidRPr="00DA0809" w:rsidRDefault="003D6990" w:rsidP="00DA0809">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00327719" w:rsidRPr="00781188" w:rsidTr="001932FA">
+      <w:tr w:rsidR="00327719" w:rsidRPr="00781188" w14:paraId="7FAF39CB" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00B66461">
+          <w:p w14:paraId="42BB2F13" w14:textId="77777777" w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00B66461">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque d’Auch</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+          <w:p w14:paraId="2209BE1A" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>208EEM</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+          <w:p w14:paraId="6ACEA8E2" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>208SCT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+          <w:p w14:paraId="1531E435" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>208SCH</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+          <w:p w14:paraId="360C93B4" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>208SCS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+          <w:p w14:paraId="1B8B410D" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="34"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva"/>
                 <w:color w:val="000000"/>
                 <w:sz w:val="18"/>
                 <w:szCs w:val="18"/>
               </w:rPr>
               <w:t>208FA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+          <w:p w14:paraId="484B4F56" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">IUT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ponsan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+          <w:p w14:paraId="0C2F7840" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de la Manufacture</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+          <w:p w14:paraId="1424F935" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque ENAC</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+          <w:p w14:paraId="69792471" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Sciences</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+          <w:p w14:paraId="6777FA1C" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Santé Allées</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+          <w:p w14:paraId="00C2F611" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maison de campus Castres (INUC)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+          <w:p w14:paraId="5266A13F" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de l'Arsenal</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+          <w:p w14:paraId="4644DB22" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IUT Tarbes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+          <w:p w14:paraId="5A978636" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENIT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+          <w:p w14:paraId="02049DD0" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Rodez</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+          <w:p w14:paraId="0626E006" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maison de Campus Castres (UPS)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+          <w:p w14:paraId="1C6D0726" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de mathématiques et mécanique</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+          <w:p w14:paraId="1DB7F36C" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque Sciences Po</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+          <w:p w14:paraId="35022A6C" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Albi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+          <w:p w14:paraId="2F224B90" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IMT Mines Albi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+          <w:p w14:paraId="51B998BC" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSEEIHT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+          <w:p w14:paraId="58253614" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+          <w:p w14:paraId="26989441" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="467C462C" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="289CE78B" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">BU Santé </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>BIB'INSA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="266B8601" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+              <w:t>Bibliothèque ISAE-SUPAERO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0600AB49" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BIB'INSA</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+              <w:t>INP-ENSAT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62B7B79B" w14:textId="77777777" w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque ISAE-SUPAERO</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00327719" w:rsidRPr="00327719" w:rsidRDefault="00327719" w:rsidP="00327719">
+              <w:t>INP-ENSIACET</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D0B95F7" w14:textId="77777777" w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENSAT</w:t>
-[...14 lines deleted...]
-            </w:pPr>
+              <w:t xml:space="preserve">Centre Régional de Documentation en Santé Publique </w:t>
+            </w:r>
+            <w:r w:rsidR="001C0395">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>–</w:t>
+            </w:r>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENSIACET</w:t>
-[...36 lines deleted...]
-              </w:rPr>
               <w:t xml:space="preserve"> UPS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C0395" w:rsidRPr="00B146CC" w:rsidRDefault="001C0395" w:rsidP="00327719">
+          <w:p w14:paraId="0426A1B9" w14:textId="77777777" w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IUT Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D43A53E" w14:textId="77777777" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="172702B5" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E9FA2A9" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D2FFD1E" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00850AB6" w14:textId="150E4BEE" w:rsidR="00BC0C10" w:rsidRPr="00B146CC" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00D44EF3">
+          <w:p w14:paraId="0AF8A3C4" w14:textId="77777777" w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00D44EF3">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Les localisations dépendant de l’INSPE d’Auch ne sont pas intégrées au service</w:t>
             </w:r>
             <w:r w:rsidR="00D44EF3">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>. Les documents</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> empruntés appartenant à ces localisations restent autorisés au retrait </w:t>
             </w:r>
             <w:r w:rsidR="00D44EF3">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>sur place</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00F44ED9" w:rsidRPr="00781188" w:rsidTr="001932FA">
+      <w:tr w:rsidR="00F44ED9" w:rsidRPr="00781188" w14:paraId="1C1D6AC5" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F44ED9" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
+          <w:p w14:paraId="004910CE" w14:textId="77777777" w:rsidR="00F44ED9" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Sciences</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F44ED9" w:rsidRDefault="00F44ED9" w:rsidP="00B66461">
+          <w:p w14:paraId="0E1667DC" w14:textId="77777777" w:rsidR="00F44ED9" w:rsidRDefault="00F44ED9" w:rsidP="00B66461">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout, sauf : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00F44ED9" w:rsidRDefault="00CA7587" w:rsidP="00F44ED9">
+          <w:p w14:paraId="0C9B1F2B" w14:textId="77777777" w:rsidR="00F44ED9" w:rsidRDefault="00CA7587" w:rsidP="00F44ED9">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">Localisations </w:t>
             </w:r>
             <w:r w:rsidR="00F44ED9">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>« Culture générale</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> - Fictions</w:t>
             </w:r>
             <w:r w:rsidR="00F44ED9">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t> »</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> et « Culture générale – BD »</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00F44ED9">
+          <w:p w14:paraId="360777F7" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00F44ED9">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Localisations de type « Matériel »</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00F44ED9" w:rsidP="00B146CC">
+          <w:p w14:paraId="5792055E" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00F44ED9" w:rsidP="00B146CC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Localisations </w:t>
             </w:r>
             <w:r w:rsidR="00B146CC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>de type « Magasins » et « Revues magasin »</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B146CC">
+          <w:p w14:paraId="17E4D3DF" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B146CC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Bibliothèque ISAE-SUPAERO</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B146CC">
+          <w:p w14:paraId="40A0DAFE" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B146CC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Albi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B146CC">
+          <w:p w14:paraId="75FE18F6" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B146CC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>IMT Mines Albi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B146CC">
+          <w:p w14:paraId="30109BA4" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B146CC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque ENAC</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B146CC">
+          <w:p w14:paraId="082FA93D" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B146CC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IUT Tarbes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B146CC">
+          <w:p w14:paraId="277C47A7" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B146CC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Santé Allées</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B146CC">
+          <w:p w14:paraId="65D597E0" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B146CC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B146CC">
+          <w:p w14:paraId="4E304DC8" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B146CC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E24D098" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B146CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Maison de Campus Castres (UPS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55631003" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B146CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ENVT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="546A3727" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B146CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INP-ENIT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09D2BADF" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B146CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INP-ENSAT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7457BF78" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B146CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INP-ENSEEIHT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65596337" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B146CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INP-ENSIACET</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3140224D" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B146CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0470BE57" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B146CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Maison de campus Castres (INUC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7442C554" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B146CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque de la Manufacture</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40990A6C" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B146CC">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSPE Toulouse </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B146CC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
+              <w:t>St-Agne</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B146CC">
+          <w:p w14:paraId="4A31A215" w14:textId="77777777" w:rsidR="00F44ED9" w:rsidRDefault="00B146CC" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B146CC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Maison de Campus Castres (UPS)</w:t>
-[...228 lines deleted...]
-              </w:rPr>
               <w:t>Bibliothèque de l'Arsenal</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00B146CC">
+          <w:p w14:paraId="6D23D917" w14:textId="77777777" w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque d’Auch</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D73B9A" w:rsidRDefault="00D73B9A" w:rsidP="00D73B9A">
+          <w:p w14:paraId="134C42EA" w14:textId="77777777" w:rsidR="00D73B9A" w:rsidRDefault="00D73B9A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BIB'INSA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00D73B9A">
+          <w:p w14:paraId="6FAFD2B6" w14:textId="77777777" w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IUT Rodez</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D44EF3" w:rsidRPr="00D73B9A" w:rsidRDefault="00D44EF3" w:rsidP="00D73B9A">
-[...18 lines deleted...]
-              <w:t>INSPE Croix-de-Pierre</w:t>
+          <w:p w14:paraId="571CC052" w14:textId="77777777" w:rsidR="00D44EF3" w:rsidRDefault="00D44EF3" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSPE </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF3779">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Croix-de-Pierre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="50B8880A" w14:textId="77777777" w:rsidR="00FF3779" w:rsidRDefault="00FF3779" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INSPE Toulouse Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36F9F466" w14:textId="77777777" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E21C7DF" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60FD6F2E" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="759F2840" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="473389CD" w14:textId="75D818B5" w:rsidR="00BC0C10" w:rsidRPr="00D73B9A" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00F44ED9" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B146CC">
-[...18 lines deleted...]
-              <w:t>Le retrait sur place des documents en rayon n’est pas possible</w:t>
+          <w:p w14:paraId="1F3A56B7" w14:textId="77777777" w:rsidR="00F44ED9" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B146CC">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Le retrait sur place des documents en </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>rayon n’est pas possible</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B146CC" w:rsidRPr="00781188" w:rsidTr="001932FA">
+      <w:tr w:rsidR="00B146CC" w:rsidRPr="00781188" w14:paraId="71D146E6" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
-[...24 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="2F95DB90" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
+          <w:p w14:paraId="2314EE8B" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout, sauf localisations </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ipad</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="75100C0E" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de l'Arsenal</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="03AB72D2" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSIACET</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="63608DF8" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Albi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="0A335F54" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de mathématiques et mécanique</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="6FDCD322" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maison de Campus Castres (UPS)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="059CB358" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENIT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="6798F156" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSAT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="716F5D2F" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5856D852" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque ENAC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16B5B28F" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BIB'INSA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="538FD996" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque de la Manufacture</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="509B2DD4" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INP-ENSEEIHT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C39EBCA" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0517930E" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ENVT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74713E80" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque ISAE-SUPAERO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37779A1B" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IMT Mines Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="025FBCFA" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Maison de campus Castres (INUC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DE17B05" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E392B23" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSPE Toulouse </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
+              <w:t>St-Agne</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="3238B0A9" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque ENAC</w:t>
-[...219 lines deleted...]
-              <w:t xml:space="preserve">INSPE Toulouse </w:t>
+              <w:t xml:space="preserve">IUT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>St-Agne</w:t>
+              <w:t>Ponsan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="43DE2028" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
-[...30 lines deleted...]
-              </w:rPr>
               <w:t>IUT Tarbes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00E90DBF">
-[...17 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="3B84736D" w14:textId="77777777" w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Bibliothèque d’Auch</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00E90DBF">
+          <w:p w14:paraId="634CEEB8" w14:textId="77777777" w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IUT Rodez</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D44EF3" w:rsidRPr="00B66461" w:rsidRDefault="00D44EF3" w:rsidP="00E90DBF">
-[...18 lines deleted...]
-              <w:t>INSPE Croix-de-Pierre</w:t>
+          <w:p w14:paraId="2BD01172" w14:textId="77777777" w:rsidR="00D44EF3" w:rsidRDefault="00D44EF3" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSPE </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF3779">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Croix-de-Pierre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68027854" w14:textId="77777777" w:rsidR="00FF3779" w:rsidRDefault="00FF3779" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INSPE Toulouse Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="628B88BC" w14:textId="77777777" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E099075" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FF78B27" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="06A24F48" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="196EE5AF" w14:textId="1BC8373A" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
+          <w:p w14:paraId="4E6E2013" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Le retrait sur place des documents en rayon n’est pas possible</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B146CC" w:rsidRPr="00781188" w:rsidTr="001932FA">
+      <w:tr w:rsidR="00B146CC" w:rsidRPr="00781188" w14:paraId="38A34EA9" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
+          <w:p w14:paraId="0499E922" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Santé Allées</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
-[...13 lines deleted...]
-              <w:t xml:space="preserve">Tout, sauf localisations </w:t>
+          <w:p w14:paraId="550CD69E" w14:textId="77777777" w:rsidR="00FF3779" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Tout, sauf </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51EBB4A4" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00FF3779">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FF3779">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>localisations</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FF3779">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
-            <w:r>
+            <w:r w:rsidRPr="00FF3779">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ipad</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="1247A47B" w14:textId="77777777" w:rsidR="00FF3779" w:rsidRPr="00FF3779" w:rsidRDefault="00FF3779" w:rsidP="00FF3779">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:proofErr w:type="gramStart"/>
+            <w:r w:rsidRPr="00FF3779">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>localisation</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r w:rsidRPr="00FF3779">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> « 3DSP Matériel DSP Santé »</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F916F55" w14:textId="617DAB25" w:rsidR="00FF3779" w:rsidRPr="00FF3779" w:rsidRDefault="00FF3779" w:rsidP="00FF3779">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00FF3779">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>« 3FDET Fonds détente »</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="2968C947" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Sciences</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="33FE6184" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque Sciences Po</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="40EFCBB0" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Albi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="4A65E465" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSIACET</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="41F7DF24" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INSPE Toulouse Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D3849DC" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT Tarbes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="53765855" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque de la Manufacture</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7E27A5CB" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque de mathématiques et mécanique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="521052AF" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque ENAC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5740D9D1" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DF10363" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INP-ENIT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="521BCC59" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">INSPE Toulouse </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
+              <w:t>St-Agne</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="0F7B5504" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>IUT Tarbes</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>Maison de campus Castres (INUC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09793666" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque de la Manufacture</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>INP-ENSEEIHT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A28A686" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque de mathématiques et mécanique</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>Bibliothèque ISAE-SUPAERO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="54891063" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque ENAC</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>ENVT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2946782A" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
-[...43 lines deleted...]
-              <w:t xml:space="preserve">INSPE Toulouse </w:t>
+              <w:t xml:space="preserve">IUT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>St-Agne</w:t>
+              <w:t>Ponsan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="0F7CA0B4" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Maison de campus Castres (INUC)</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>BU Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B2DCAC5" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENSEEIHT</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>IMT Mines Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="66C8B5F0" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque ISAE-SUPAERO</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>BIB'INSA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CF8B83E" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ENVT</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>Bibliothèque de l'Arsenal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2CC0E643" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>INP-ENSAT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7F4E539B" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ponsan</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AEA5525" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Rodez</w:t>
-[...140 lines deleted...]
-              </w:rPr>
               <w:t>Maison de Campus Castres (UPS)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00E90DBF">
+          <w:p w14:paraId="0AD165C1" w14:textId="77777777" w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque d’Auch</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00E90DBF">
+          <w:p w14:paraId="1E395397" w14:textId="77777777" w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IUT Rodez</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D44EF3" w:rsidRPr="00B66461" w:rsidRDefault="00D44EF3" w:rsidP="00E90DBF">
-[...18 lines deleted...]
-              <w:t>INSPE Croix-de-Pierre</w:t>
+          <w:p w14:paraId="36D4000A" w14:textId="77777777" w:rsidR="00D44EF3" w:rsidRDefault="00D44EF3" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSPE </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF3779">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Croix-de-Pierre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CFCBC72" w14:textId="77777777" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16D650AF" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36E2194C" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1AF15CA4" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18487D5B" w14:textId="387BC5DD" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
+          <w:p w14:paraId="2FFDDA0F" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Le retrait sur place des documents en rayon n’est pas possible</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B146CC" w:rsidRPr="00781188" w:rsidTr="001932FA">
+      <w:tr w:rsidR="00B146CC" w:rsidRPr="00781188" w14:paraId="4CB61894" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
+          <w:p w14:paraId="6C0D81BC" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">IUT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ponsan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
+          <w:p w14:paraId="5D36E90E" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="1E979D52" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque ENAC</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0097470A" w:rsidRPr="00E90DBF" w:rsidRDefault="0097470A" w:rsidP="00E90DBF">
-[...31 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="397B2775" w14:textId="77777777" w:rsidR="0097470A" w:rsidRPr="00E90DBF" w:rsidRDefault="0097470A" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44A59715" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSIACET</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="1FA1E9D5" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSEEIHT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="219444C2" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ENVT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="501E78AE" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENIT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="3C087983" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSAT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="2C2A6950" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maison de campus Castres (INUC)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="7216E9EA" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">INSPE Toulouse </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>St-Agne</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="7418BDA0" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Maison de Campus Castres (UPS)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="742F9AA2" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="614C2E43" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de mathématiques et mécanique</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="4297B275" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Santé Allées</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="50A5FE7B" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IMT Mines Albi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="0B209592" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de la Manufacture</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="7C16B031" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque ISAE-SUPAERO</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="0D7243CF" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="73A02759" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Rodez</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="621288A7" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IUT Tarbes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="7C114A4D" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Albi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="3E5C71CC" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de l'Arsenal</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B146CC" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="7B866277" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">BU Santé </w:t>
-[...12 lines deleted...]
-          <w:p w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00E90DBF">
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6D7C7ABF" w14:textId="77777777" w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque d’Auch</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D73B9A" w:rsidRDefault="00D73B9A" w:rsidP="00D73B9A">
+          <w:p w14:paraId="5B7DD39E" w14:textId="77777777" w:rsidR="00D73B9A" w:rsidRDefault="00D73B9A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BIB'INSA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00D73B9A">
+          <w:p w14:paraId="052C3356" w14:textId="77777777" w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IUT Rodez</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D44EF3" w:rsidRPr="00D73B9A" w:rsidRDefault="00D44EF3" w:rsidP="00D73B9A">
-[...18 lines deleted...]
-              <w:t>INSPE Croix-de-Pierre</w:t>
+          <w:p w14:paraId="14A73DF2" w14:textId="77777777" w:rsidR="00D44EF3" w:rsidRDefault="00D44EF3" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INSPE</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF3779">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Croix-de-Pierre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="77238224" w14:textId="77777777" w:rsidR="00FF3779" w:rsidRDefault="00FF3779" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INSPE Toulouse Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EA14B6B" w14:textId="77777777" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CD74DC5" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3ACF48D2" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D297A5A" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0BBA230B" w14:textId="7B47B545" w:rsidR="00BC0C10" w:rsidRPr="00D73B9A" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
+          <w:p w14:paraId="7EDF0454" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Le retrait sur place des documents en rayon n’est pas possible</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B146CC" w:rsidRPr="00781188" w:rsidTr="001932FA">
+      <w:tr w:rsidR="00B146CC" w:rsidRPr="00781188" w14:paraId="74B3AFC3" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B146CC" w:rsidRDefault="00E90DBF" w:rsidP="00B66461">
-[...24 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+          <w:p w14:paraId="00D9CE98" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00E90DBF" w:rsidP="00B66461">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
+          <w:p w14:paraId="3ED7551E" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="65E926B4" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque ENAC</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0097470A" w:rsidRPr="00E90DBF" w:rsidRDefault="0097470A" w:rsidP="00E90DBF">
+          <w:p w14:paraId="3C7EC5A5" w14:textId="77777777" w:rsidR="0097470A" w:rsidRPr="00E90DBF" w:rsidRDefault="0097470A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">IUT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ponsan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="66712740" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENIT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="1DFBBA10" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de mathématiques et mécanique</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="5D1DBC4C" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="58CD8A32" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="603B9127" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IUT Tarbes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="683C8212" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maison de Campus Castres (UPS)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="7456E4DF" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSEEIHT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="44973446" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSIACET</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="77BD459B" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Rodez</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="332445E4" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">INSPE Toulouse </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>St-Agne</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="119A1BF7" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maison de campus Castres (INUC)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="602F87EE" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Albi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="1A7E8DF4" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IMT Mines Albi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="041890FA" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de la Manufacture</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="3D7E774D" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ENVT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="37B38C75" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSAT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="7E2022EA" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSPE Toulouse </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>INSPE Toulouse Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31E876FA" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>BU Santé Allées</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E2913FC" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Santé Allées</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>Bibliothèque de l'Arsenal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48F0891B" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque de l'Arsenal</w:t>
-[...34 lines deleted...]
-          <w:p w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00E90DBF">
+              <w:lastRenderedPageBreak/>
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EC8B37D" w14:textId="77777777" w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque d’Auch</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00E90DBF">
+          <w:p w14:paraId="049AA4B8" w14:textId="77777777" w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IUT Rodez</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D44EF3" w:rsidRPr="00B66461" w:rsidRDefault="00D44EF3" w:rsidP="00E90DBF">
-[...18 lines deleted...]
-              <w:t>INSPE Croix-de-Pierre</w:t>
+          <w:p w14:paraId="01CD940E" w14:textId="77777777" w:rsidR="00D44EF3" w:rsidRDefault="00D44EF3" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSPE </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF3779">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Croix-de-Pierre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E7E56DB" w14:textId="77777777" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3FD6D0BF" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F130A47" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="087E05EF" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3BADE64F" w14:textId="65B667E1" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
+          <w:p w14:paraId="196938C5" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Le retrait sur place des documents en rayon n’est pas possible</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B146CC" w:rsidRPr="00781188" w:rsidTr="001932FA">
+      <w:tr w:rsidR="00B146CC" w:rsidRPr="00781188" w14:paraId="6B8027AB" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
+          <w:p w14:paraId="2C6AAFA5" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IUT</w:t>
             </w:r>
             <w:r w:rsidR="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> Tarbes</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
+          <w:p w14:paraId="13E124AF" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="3F491BF3" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IMT Mines Albi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="72C212F7" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque ENAC</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="1A5E77D5" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENIT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="3527E1A6" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INSPE Tarbes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="56086AC8" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de la Manufacture</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="1BF54D74" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Sciences</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="2CA929F7" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de mathématiques et mécanique</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="70BBC5DD" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EA2A705" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">IUT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
+              <w:t>Ponsan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="70EE4ED8" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0153A132" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ponsan</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="005B9DDC" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>INP-ENSEEIHT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="55C3B838" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>BU Santé Allées</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="507F23A1" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENSEEIHT</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3886BF6A" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Santé Allées</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>BU Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="246A1CE0" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">BU Santé </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Bibliothèque ISAE-SUPAERO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15E28F46" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>Maison de campus Castres (INUC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2F9F385D" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Albi</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>BIB'INSA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A4209A7" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque ISAE-SUPAERO</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>INP-ENSIACET</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2278F22F" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Maison de campus Castres (INUC)</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>INP-ENSAT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14EFB67D" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BIB'INSA</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>ENVT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B38A2D7" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENSIACET</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>Maison de Campus Castres (UPS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56CBEC3E" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENSAT</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>BU Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6832F411" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ENVT</w:t>
-[...64 lines deleted...]
-              </w:rPr>
               <w:t>Bibliothèque de l'Arsenal</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00E90DBF">
+          <w:p w14:paraId="05CA1F73" w14:textId="77777777" w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque d’Auch</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C0395" w:rsidRPr="00B66461" w:rsidRDefault="001C0395" w:rsidP="00E90DBF">
+          <w:p w14:paraId="0E299138" w14:textId="77777777" w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IUT Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="48A0F437" w14:textId="77777777" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61C5C063" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A729112" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18344A17" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36252824" w14:textId="290B1339" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B146CC" w:rsidRPr="00E90DBF" w:rsidRDefault="00B146CC" w:rsidP="00E90DBF">
+          <w:p w14:paraId="4A81AABE" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRPr="00E90DBF" w:rsidRDefault="00B146CC" w:rsidP="00E90DBF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B146CC" w:rsidRPr="00781188" w:rsidTr="001932FA">
+      <w:tr w:rsidR="00B146CC" w:rsidRPr="00781188" w14:paraId="24DD8711" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
+          <w:p w14:paraId="2E7EB37F" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CRDSP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
+          <w:p w14:paraId="4DB8EA06" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="49F6CEAE" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BIB'INSA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="1C63D5A2" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">INSPE Toulouse </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>St-Agne</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="3D077B52" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Sciences</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="6312DFF7" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Santé Allées</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="6626E523" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D316AD2" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque ISAE-SUPAERO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6BDBE4D6" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INP-ENSIACET</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DE6CAF8" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque ENAC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A057538" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque de la Manufacture</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E6EB930" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">IUT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
+              <w:t>Ponsan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="08C34A19" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque ISAE-SUPAERO</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:lastRenderedPageBreak/>
+              <w:t>INP-ENSAT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46FE4486" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENSIACET</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>INP-ENSEEIHT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23979F4D" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque ENAC</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AC6FF8E" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque de la Manufacture</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>ENVT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F468F01" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>BU Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="20E8D77B" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ponsan</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>IMT Mines Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1F9F536A" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENSAT</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>Maison de Campus Castres (UPS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3E4FD928" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENSEEIHT</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>BU Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="184AB098" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>INP-ENIT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="046581A0" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ENVT</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>Bibliothèque de mathématiques et mécanique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="452A98C3" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Rodez</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>IUT Tarbes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E334F2E" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>IMT Mines Albi</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>Maison de campus Castres (INUC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61713F1F" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Maison de Campus Castres (UPS)</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>Bibliothèque de l'Arsenal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="508F76EE" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Albi</w:t>
-[...144 lines deleted...]
-          <w:p w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00E90DBF">
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AD26D2B" w14:textId="77777777" w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque d’Auch</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00E90DBF">
+          <w:p w14:paraId="65B2C2E4" w14:textId="77777777" w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IUT Rodez</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D44EF3" w:rsidRPr="00B66461" w:rsidRDefault="00D44EF3" w:rsidP="00E90DBF">
-[...18 lines deleted...]
-              <w:t>INSPE Croix-de-Pierre</w:t>
+          <w:p w14:paraId="7DB46882" w14:textId="77777777" w:rsidR="00D44EF3" w:rsidRDefault="00D44EF3" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSPE </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF3779">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Croix-de-Pierre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65E0A577" w14:textId="77777777" w:rsidR="00FF3779" w:rsidRDefault="00FF3779" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INSPE Toulouse Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EFFD37F" w14:textId="77777777" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27616995" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F1C46AE" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AD05AF9" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15EB8E7B" w14:textId="063EF387" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
+          <w:p w14:paraId="08C5BC82" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Le retrait sur place des documents en rayon n’est pas possible</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B146CC" w:rsidRPr="00781188" w:rsidTr="001932FA">
+      <w:tr w:rsidR="00B146CC" w:rsidRPr="00781188" w14:paraId="77787BD7" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00E90DBF">
+          <w:p w14:paraId="619367B9" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00E90DBF">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bib</w:t>
             </w:r>
             <w:r w:rsidR="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>liothèque de Mathématiques</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
+          <w:p w14:paraId="6EFF0829" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout, sauf : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B146CC">
+          <w:p w14:paraId="48E8F292" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B146CC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>46ENS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B146CC">
+          <w:p w14:paraId="2BAEB79D" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRPr="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B146CC">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>46PORT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="68C6BD14" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IUT Tarbes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="2B508734" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSIACET</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="4B5F8EB0" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ENVT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="2BF1C3A4" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque ISAE-SUPAERO</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="74EB2BEA" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maison de Campus Castres (UPS)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="7D0098D4" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSAT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="1AF401B7" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSEEIHT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="1DF29755" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Sciences</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="7EA46726" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Santé Allées</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="041623C1" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60665BD5" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INP-ENIT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51DDE779" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4905F8C7" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INSPE Toulouse Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0525D2BF" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Maison de campus Castres (INUC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1712A4CF" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BIB'INSA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41494E40" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00E90DBF">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSPE Toulouse </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
+              <w:t>St-Agne</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+          <w:p w14:paraId="344BB7CE" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENIT</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>Bibliothèque ENAC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57D72969" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Rodez</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>BU Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="745C773C" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSPE Toulouse </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>IMT Mines Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A572DB0" w14:textId="77777777" w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
+              <w:t>Bibliothèque de l'Arsenal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D807A34" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00E90DBF" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00E90DBF">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Maison de campus Castres (INUC)</w:t>
-[...15 lines deleted...]
-            <w:r w:rsidRPr="00E90DBF">
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64DCD862" w14:textId="77777777" w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque d’Auch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="076609FC" w14:textId="77777777" w:rsidR="00D73B9A" w:rsidRDefault="00D73B9A" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00327719">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BIB'INSA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00E90DBF" w:rsidRPr="00E90DBF" w:rsidRDefault="00E90DBF" w:rsidP="00E90DBF">
-[...195 lines deleted...]
-          <w:p w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00D73B9A">
+          <w:p w14:paraId="7099CEFA" w14:textId="77777777" w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IUT Rodez</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D44EF3" w:rsidRPr="00D73B9A" w:rsidRDefault="00D44EF3" w:rsidP="00D73B9A">
-[...18 lines deleted...]
-              <w:t>INSPE Croix-de-Pierre</w:t>
+          <w:p w14:paraId="43DAF092" w14:textId="77777777" w:rsidR="00D44EF3" w:rsidRDefault="00D44EF3" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSPE </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF3779">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Croix-de-Pierre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07CBDAA8" w14:textId="77777777" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="329007F1" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A8D8922" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02D2BC5D" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57A64322" w14:textId="6990FB8C" w:rsidR="00BC0C10" w:rsidRPr="00D73B9A" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
+          <w:p w14:paraId="206A4200" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Le service de demande de réservation n’est pas accessible aux étudiants des niveau L et M</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
+          <w:p w14:paraId="2772BAE4" w14:textId="77777777" w:rsidR="00B146CC" w:rsidRDefault="00B146CC" w:rsidP="00B66461">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Le retrait sur place des documents en rayon n’est pas possible</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66461" w:rsidRPr="00781188" w:rsidTr="001932FA">
+      <w:tr w:rsidR="00B66461" w:rsidRPr="00781188" w14:paraId="4DDAE06E" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="6433DE17" w14:textId="77777777" w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ENSAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="34DC0347" w14:textId="77777777" w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout, sauf : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="0096182A" w:rsidP="00B66461">
+          <w:p w14:paraId="77769C59" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="0096182A" w:rsidP="00B66461">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>62</w:t>
             </w:r>
             <w:r w:rsidR="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="1C58EF35" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de la Manufacture</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="1ADD74E3" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INSPE Toulouse Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3CD9D785" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">INSPE Toulouse </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
+              <w:t>St-Agne</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="0C2DE5DB" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSPE Toulouse </w:t>
+              <w:t>BU Sciences</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57D7C28C" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Santé Allées</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B4F5359" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>St-Agne</w:t>
+              <w:t>Ponsan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="7D3D32AD" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Sciences</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FCE23A4" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Santé Allées</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>IUT Tarbes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="123A09BF" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Maison de Campus Castres (UPS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="57949C95" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ponsan</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>Bibliothèque de mathématiques et mécanique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B47E2CE" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0FD50182" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79A797B0" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>IUT Tarbes</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>ENVT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D73355F" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Maison de Campus Castres (UPS)</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>INP-ENIT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37D34FDC" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque de mathématiques et mécanique</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>INP-ENS</w:t>
+            </w:r>
+            <w:r w:rsidR="0096182A">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>EEIHT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40AB764D" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>INP-ENSIACET</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CE6377A" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>Bibliothèque ENAC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76EAEC14" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ENVT</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>IMT Mines Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D6FB447" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENIT</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>Bibliothèque ISAE-SUPAERO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3163C8C2" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENS</w:t>
-[...10 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>BU Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C198075" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENSIACET</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>BU Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5961FB5E" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque ENAC</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>Maison de campus Castres (INUC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EF53073" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>IMT Mines Albi</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>BIB'INSA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F506373" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque ISAE-SUPAERO</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>Bibliothèque de l'Arsenal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A040B0C" w14:textId="77777777" w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Albi</w:t>
-[...122 lines deleted...]
-          <w:p w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00B66461">
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58287DC9" w14:textId="77777777" w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque d’Auch</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00B66461">
+          <w:p w14:paraId="246E6B3A" w14:textId="77777777" w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IUT Rodez</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D44EF3" w:rsidRPr="00781188" w:rsidRDefault="00D44EF3" w:rsidP="00B66461">
-[...18 lines deleted...]
-              <w:t>INSPE Croix-de-Pierre</w:t>
+          <w:p w14:paraId="6972D4F3" w14:textId="77777777" w:rsidR="00D44EF3" w:rsidRDefault="00D44EF3" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSPE </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF3779">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Croix-de-Pierre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="305DCC8D" w14:textId="77777777" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="197D1976" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F468E58" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00CFB4F1" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B14566E" w14:textId="3B5D357A" w:rsidR="00BC0C10" w:rsidRPr="00781188" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="164482F2" w14:textId="77777777" w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Les exemplaires de la localisation 6</w:t>
             </w:r>
             <w:r w:rsidR="0096182A">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>MAT ne peuvent être retirés que sur place</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00650C82" w:rsidRPr="00B66461" w:rsidRDefault="00650C82" w:rsidP="00B66461">
+          <w:p w14:paraId="5D602E3E" w14:textId="77777777" w:rsidR="00650C82" w:rsidRPr="00B66461" w:rsidRDefault="00650C82" w:rsidP="00B66461">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aucune demande autorisée pour les documents en cours d’acquisition (ou de traitement)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66461" w:rsidRPr="00781188" w:rsidTr="001932FA">
+      <w:tr w:rsidR="00B66461" w:rsidRPr="00781188" w14:paraId="53A87531" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="60E0C8FB" w14:textId="77777777" w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ENSIACET</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="2A8B2A0A" w14:textId="77777777" w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout, sauf : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="37D887D7" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>61MAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="08E02484" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de la Manufacture</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="19E59487" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INSPE Toulouse Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="177FB7D7" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">INSPE Toulouse </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
+              <w:t>St-Agne</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="19BC80CF" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSPE Toulouse </w:t>
+              <w:t>BU Sciences</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6FA64689" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Santé Allées</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="58ECDE98" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>St-Agne</w:t>
+              <w:t>Ponsan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="12244B8E" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Sciences</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1573545D" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Santé Allées</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>IUT Tarbes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="04783C18" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Maison de Campus Castres (UPS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13A62310" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ponsan</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>Bibliothèque de mathématiques et mécanique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="679BD515" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="604A7047" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:lastRenderedPageBreak/>
+              <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22C231FB" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>IUT Tarbes</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>ENVT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F042A07" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Maison de Campus Castres (UPS)</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>INP-ENIT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DCCF8BB" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque de mathématiques et mécanique</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>INP-ENSAT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B6EDB87" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>INP-ENS</w:t>
+            </w:r>
+            <w:r w:rsidR="0096182A">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>EEIHT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="56E8895B" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>Bibliothèque ENAC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31EA548E" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ENVT</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>IMT Mines Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05BAA607" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENIT</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>Bibliothèque ISAE-SUPAERO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6480173C" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENSAT</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>BU Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21083795" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENS</w:t>
-[...10 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>BU Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5349205A" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque ENAC</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>Maison de campus Castres (INUC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="376AF2A4" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>IMT Mines Albi</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>BIB'INSA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1CEB3E2B" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque ISAE-SUPAERO</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>Bibliothèque de l'Arsenal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07BCC121" w14:textId="77777777" w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Albi</w:t>
-[...122 lines deleted...]
-          <w:p w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00B66461">
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F49C9BB" w14:textId="77777777" w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque d’Auch</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00B66461">
+          <w:p w14:paraId="7CCCF45B" w14:textId="77777777" w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IUT Rodez</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D44EF3" w:rsidRPr="00781188" w:rsidRDefault="00D44EF3" w:rsidP="00B66461">
-[...18 lines deleted...]
-              <w:t>INSPE Croix-de-Pierre</w:t>
+          <w:p w14:paraId="40497B0D" w14:textId="77777777" w:rsidR="00D44EF3" w:rsidRDefault="00D44EF3" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSPE </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF3779">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Croix-de-Pierre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0B08E12E" w14:textId="77777777" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EB36A2B" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73FCD6E4" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45CCCD4F" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DC736C6" w14:textId="5CED1981" w:rsidR="00BC0C10" w:rsidRPr="00781188" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="3E8D438A" w14:textId="77777777" w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Les exemplaires de la localisation 61MAT ne peuvent être retirés que sur place</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00650C82" w:rsidRPr="00B66461" w:rsidRDefault="00650C82" w:rsidP="00B66461">
+          <w:p w14:paraId="4C64D767" w14:textId="77777777" w:rsidR="00650C82" w:rsidRPr="00B66461" w:rsidRDefault="00650C82" w:rsidP="00B66461">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aucune demande autorisée pour les documents en cours d’acquisition (ou de traitement)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00B66461" w:rsidTr="001932FA">
+      <w:tr w:rsidR="00B66461" w14:paraId="42B8DD09" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="00A4AC6D" w14:textId="77777777" w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ENSEEIHT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="487779FC" w14:textId="77777777" w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout, sauf : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="2A8F8EB8" w14:textId="77777777" w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6MAN</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="6062E370" w14:textId="77777777" w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6MAN2</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="4CBC1B2D" w14:textId="77777777" w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6PFC</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="676B5EDE" w14:textId="77777777" w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6SHS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="1D235C78" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="30"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>6MAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="709F17B2" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de la Manufacture</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="225CF908" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INSPE Toulouse Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63CA7B00" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">INSPE Toulouse </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
+              <w:t>St-Agne</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="69DD99B2" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSPE Toulouse </w:t>
+              <w:t>BU Sciences</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="755E34AD" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Santé Allées</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A17CA15" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>St-Agne</w:t>
+              <w:t>Ponsan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="3DB05D92" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Sciences</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="320290FE" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Santé Allées</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>IUT Tarbes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="278129C8" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Maison de Campus Castres (UPS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="212C9867" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ponsan</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>Bibliothèque de mathématiques et mécanique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46DF6A7B" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0404B9F8" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="445F04EF" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>IUT Tarbes</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>ENVT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C4D1440" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Maison de Campus Castres (UPS)</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>INP-ENIT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="040EA369" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque de mathématiques et mécanique</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>INP-ENSAT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="409FA38C" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>INP-ENSIACET</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="475218BC" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>Bibliothèque ENAC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="338BCD33" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>ENVT</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>IMT Mines Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="154BDC65" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENIT</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>Bibliothèque ISAE-SUPAERO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1A52D161" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENSAT</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>BU Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76374309" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENSIACET</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>BU Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4113B771" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque ENAC</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>Maison de campus Castres (INUC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2C71379A" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>IMT Mines Albi</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>BIB'INSA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0E6EE8B6" w14:textId="77777777" w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque ISAE-SUPAERO</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00B66461" w:rsidRPr="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+              <w:t>Bibliothèque de l'Arsenal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FE258D2" w14:textId="77777777" w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Albi</w:t>
-[...122 lines deleted...]
-          <w:p w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00B66461">
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="39764DCD" w14:textId="77777777" w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque d’Auch</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00B66461">
-[...17 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="0A937F54" w14:textId="77777777" w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>IUT Rodez</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D44EF3" w:rsidRPr="00781188" w:rsidRDefault="00D44EF3" w:rsidP="00B66461">
-[...18 lines deleted...]
-              <w:t>INSPE Croix-de-Pierre</w:t>
+          <w:p w14:paraId="034AAB69" w14:textId="77777777" w:rsidR="00D44EF3" w:rsidRDefault="00D44EF3" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSPE </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF3779">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Croix-de-Pierre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64CE879F" w14:textId="77777777" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6235CFE7" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4575B566" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FBCD3C9" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5788626D" w14:textId="1A1595AC" w:rsidR="00BC0C10" w:rsidRPr="00781188" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="2634D02F" w14:textId="77777777" w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Les exemplaires de la localisation 6MAT ne peuvent être retirés que sur place</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
+          <w:p w14:paraId="532353B8" w14:textId="77777777" w:rsidR="00B66461" w:rsidRDefault="00B66461" w:rsidP="00B66461">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Les autres localisations citées comme exception sont purement et simplement interdites à la réservation</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00650C82" w:rsidRPr="00781188" w:rsidRDefault="00650C82" w:rsidP="00B66461">
+          <w:p w14:paraId="0D4F9FF9" w14:textId="77777777" w:rsidR="00650C82" w:rsidRPr="00781188" w:rsidRDefault="00650C82" w:rsidP="00B66461">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aucune demande autorisée pour les documents en cours d’acquisition (ou de traitement)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00412D1A" w:rsidTr="001932FA">
+      <w:tr w:rsidR="00412D1A" w14:paraId="65F5FEB6" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+          <w:p w14:paraId="49048A58" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ENIT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+          <w:p w14:paraId="4E3C3745" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tout, sauf :</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002F1CCF" w:rsidRDefault="002F1CCF" w:rsidP="00412D1A">
+          <w:p w14:paraId="77214215" w14:textId="77777777" w:rsidR="002F1CCF" w:rsidRDefault="002F1CCF" w:rsidP="00412D1A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>63BD</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+          <w:p w14:paraId="51F10EAC" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="31"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>63MAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+          <w:p w14:paraId="27CCBDD1" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de la Manufacture</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+          <w:p w14:paraId="749AD2E4" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INSPE Toulouse Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7299581B" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">INSPE Toulouse </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
+              <w:t>St-Agne</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+          <w:p w14:paraId="7806C520" w14:textId="6F5113C2" w:rsidR="00FF3779" w:rsidRPr="00B66461" w:rsidRDefault="00FF3779" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSPE Toulouse Croix de </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>PIerre</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="7FD5F792" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSPE Toulouse </w:t>
+              <w:t>BU Sciences</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E878E4E" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Santé Allées</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="416B2053" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>St-Agne</w:t>
+              <w:t>Ponsan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+          <w:p w14:paraId="45C3EFC3" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Sciences</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08D1DCFE" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Santé Allées</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>IUT Tarbes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7617A4E2" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Maison de Campus Castres (UPS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="041D5D2E" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ponsan</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>Bibliothèque de mathématiques et mécanique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="758C508D" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22FB1CD2" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="168D77D6" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INP-ENSEEIHT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4C3B1486" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>ENVT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="118F32F9" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>IUT Tarbes</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>INP-ENSAT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DA32936" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Maison de Campus Castres (UPS)</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>INP-ENSIACET</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3770E3A5" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque de mathématiques et mécanique</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>Bibliothèque ENAC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00DA016B" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>IMT Mines Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="46751C7E" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
-[...46 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>Bibliothèque ISAE-SUPAERO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15D2F794" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENSAT</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>BU Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="597093A0" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENSIACET</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>BU Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EDC3711" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque ENAC</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>Maison de campus Castres (INUC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71396E20" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>IMT Mines Albi</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>BIB'INSA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4342B17E" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque ISAE-SUPAERO</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>Bibliothèque de l'Arsenal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="70A00FF4" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Albi</w:t>
-[...122 lines deleted...]
-          <w:p w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00412D1A">
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4790F408" w14:textId="77777777" w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque d’Auch</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D44EF3" w:rsidRPr="00D44EF3" w:rsidRDefault="001C0395" w:rsidP="00D44EF3">
+          <w:p w14:paraId="39DDD903" w14:textId="77777777" w:rsidR="00D44EF3" w:rsidRDefault="001C0395" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IUT Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="43903B7A" w14:textId="77777777" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F469F53" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="235AEB20" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71FAF866" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1EEEC26E" w14:textId="44184FB9" w:rsidR="00BC0C10" w:rsidRPr="00D44EF3" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+          <w:p w14:paraId="48A5C28A" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Les exemplaires de</w:t>
             </w:r>
             <w:r w:rsidR="00787794">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
@@ -18901,7341 +21081,9556 @@
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> localisation 63MAT</w:t>
             </w:r>
             <w:r w:rsidR="00787794">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> et 63BD</w:t>
             </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve"> ne peuvent être retirés que sur place</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00650C82" w:rsidRDefault="00650C82" w:rsidP="00412D1A">
+          <w:p w14:paraId="1A24F40A" w14:textId="77777777" w:rsidR="00650C82" w:rsidRDefault="00650C82" w:rsidP="00412D1A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Aucune demande autorisée pour les documents en cours d’acquisition (ou de traitement)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="0096182A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+          <w:p w14:paraId="16B2D730" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="0096182A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidTr="001932FA">
+      <w:tr w:rsidR="00412D1A" w:rsidRPr="00781188" w14:paraId="7A65DA6E" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+          <w:p w14:paraId="293987C0" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ENVT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+          <w:p w14:paraId="1F199F5A" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Tout</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+          <w:p w14:paraId="350307ED" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de la Manufacture</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+          <w:p w14:paraId="5053ECD5" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INSPE Toulouse Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3EB18A23" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">INSPE Toulouse </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
+              <w:t>St-Agne</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+          <w:p w14:paraId="3C0D23A0" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSPE Toulouse </w:t>
+              <w:t>BU Sciences</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F1C92D4" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Santé Allées</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6639C9D2" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>St-Agne</w:t>
+              <w:t>Ponsan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+          <w:p w14:paraId="52007254" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Sciences</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="762ECFB6" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Santé Allées</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>IUT Tarbes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7CE37917" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:lastRenderedPageBreak/>
+              <w:t>Maison de Campus Castres (UPS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DA970D9" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Ponsan</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>Bibliothèque de mathématiques et mécanique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="285B1AA9" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A1A9977" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="797E3C6C" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INP-ENSEEIHT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7AE10566" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>IUT Tarbes</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>INP-ENIT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="25991829" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Maison de Campus Castres (UPS)</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>INP-ENSAT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D40AB57" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque de mathématiques et mécanique</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>INP-ENSIACET</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34FA2FA1" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>Bibliothèque ENAC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D01F340" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
-[...24 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>IMT Mines Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EDDCE31" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENIT</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>Bibliothèque ISAE-SUPAERO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2E3C1607" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENSAT</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>BU Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5225D76B" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENSIACET</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>BU Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="10C60BA6" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque ENAC</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>Maison de campus Castres (INUC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18B9A8BD" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>IMT Mines Albi</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>BIB'INSA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="258B0E70" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque ISAE-SUPAERO</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00B66461" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t>Bibliothèque de l'Arsenal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62B5A5DE" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B66461">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Albi</w:t>
-[...122 lines deleted...]
-          <w:p w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00412D1A">
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6DA924EA" w14:textId="77777777" w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque d’Auch</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00412D1A">
+          <w:p w14:paraId="0CFA1B19" w14:textId="77777777" w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IUT Rodez</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D44EF3" w:rsidRPr="00781188" w:rsidRDefault="00D44EF3" w:rsidP="00412D1A">
-[...18 lines deleted...]
-              <w:t>INSPE Croix-de-Pierre</w:t>
+          <w:p w14:paraId="42CB234C" w14:textId="77777777" w:rsidR="00D44EF3" w:rsidRDefault="00D44EF3" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSPE </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF3779">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Croix-de-Pierre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5AAAB926" w14:textId="77777777" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="628DCC55" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="74E4B76F" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="055E265F" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="71EE4BBF" w14:textId="07F2C688" w:rsidR="00BC0C10" w:rsidRPr="00781188" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00650C82" w:rsidRDefault="00650C82" w:rsidP="00650C82">
+          <w:p w14:paraId="5DDCCB08" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00650C82" w:rsidRDefault="00650C82" w:rsidP="00650C82">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00650C82">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Aucune demande autorisée pour les documents en cours d’acquisition (ou de traitement)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00412D1A" w:rsidTr="001932FA">
+      <w:tr w:rsidR="00412D1A" w14:paraId="05BB78A9" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+          <w:p w14:paraId="307996B6" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INSA</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
-[...7 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="0304CFED" w14:textId="77777777" w:rsidR="002348F4" w:rsidRPr="002348F4" w:rsidRDefault="002348F4" w:rsidP="002348F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002348F4">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout, sauf : </w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
-[...34 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3C3CE5ED" w14:textId="77777777" w:rsidR="002348F4" w:rsidRDefault="002348F4" w:rsidP="002348F4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002348F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">7ACQ </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0693AC75" w14:textId="77777777" w:rsidR="002348F4" w:rsidRDefault="002348F4" w:rsidP="002348F4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002348F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7APP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0AF28206" w14:textId="77777777" w:rsidR="002348F4" w:rsidRDefault="002348F4" w:rsidP="002348F4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002348F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7AJR</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="05C93976" w14:textId="77777777" w:rsidR="002348F4" w:rsidRDefault="002348F4" w:rsidP="002348F4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002348F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7CD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13003FBB" w14:textId="77777777" w:rsidR="002348F4" w:rsidRDefault="002348F4" w:rsidP="002348F4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002348F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7DVD</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D1395C8" w14:textId="77777777" w:rsidR="002348F4" w:rsidRDefault="002348F4" w:rsidP="002348F4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002348F4">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7MAT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
-[...12 lines deleted...]
-            <w:r>
+          <w:p w14:paraId="3EE15F2F" w14:textId="77777777" w:rsidR="002348F4" w:rsidRDefault="002348F4" w:rsidP="002348F4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002348F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7MPER</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73546420" w14:textId="77777777" w:rsidR="002348F4" w:rsidRDefault="002348F4" w:rsidP="002348F4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002348F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7PEX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="482C9D55" w14:textId="77777777" w:rsidR="002348F4" w:rsidRDefault="002348F4" w:rsidP="002348F4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002348F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7EXPO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BA284AA" w14:textId="77777777" w:rsidR="002348F4" w:rsidRDefault="002348F4" w:rsidP="002348F4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002348F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7JE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4E72ECDA" w14:textId="77777777" w:rsidR="002348F4" w:rsidRDefault="002348F4" w:rsidP="002348F4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002348F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7PAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34C76FA7" w14:textId="77777777" w:rsidR="002348F4" w:rsidRDefault="002348F4" w:rsidP="002348F4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002348F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>7PE</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AA95B96" w14:textId="28BEA4DD" w:rsidR="002348F4" w:rsidRPr="002348F4" w:rsidRDefault="002348F4" w:rsidP="002348F4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="45"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002348F4">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>7THE</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
-[...41 lines deleted...]
-            </w:r>
+          <w:p w14:paraId="4D76BFD0" w14:textId="274AFE26" w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="002348F4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="5FA9803A" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00781188">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Albi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="04A91FF8" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00781188">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maison de Campus Castres (UPS)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="673C19F9" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00781188">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENIT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="07BD5E18" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00781188">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSAT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="06CF8322" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ENVT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="61E65C9B" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00781188">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Sciences</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="5D7B9B6C" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00781188">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maison de campus Castres (INUC)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="6A065466" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00781188">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSIACET</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="0FE0C8EA" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00781188">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Santé Allées</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="3D887626" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00781188">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">IUT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00781188">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ponsan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="37297209" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00781188">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque ISAE-SUPAERO</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="4C08A221" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00781188">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de la Manufacture</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="0240A42F" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00781188">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IUT Tarbes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D2A0C" w:rsidRPr="002D2A0C" w:rsidRDefault="002D2A0C" w:rsidP="002D2A0C">
+          <w:p w14:paraId="04E74A89" w14:textId="77777777" w:rsidR="002D2A0C" w:rsidRPr="002D2A0C" w:rsidRDefault="002D2A0C" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B146CC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IMT Mines Albi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="38232ABC" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00781188">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de mathématiques et mécanique</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="382B4B46" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00781188">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque ENAC</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="6FF396F1" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00781188">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6EF28592" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781188">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque de l'Arsenal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="68FB3323" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00781188">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSPE Toulouse </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00781188">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
+              <w:t>St-Agne</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="07E5C4B9" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00781188">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque de l'Arsenal</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+              <w:t>INSPE Toulouse Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14B89C1D" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00781188">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSPE Toulouse </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>BU Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0949D323" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00781188">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>St-Agne</w:t>
-[...75 lines deleted...]
-              </w:rPr>
               <w:t>INP-ENSEEIHT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
-[...49 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="7035ADF1" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="565EFAA6" w14:textId="77777777" w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Bibliothèque d’Auch</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="002D2A0C">
+          <w:p w14:paraId="14C29523" w14:textId="77777777" w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="19"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IUT Rodez</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00D44EF3" w:rsidRPr="00781188" w:rsidRDefault="00D44EF3" w:rsidP="002D2A0C">
-[...18 lines deleted...]
-              <w:t>INSPE Croix-de-Pierre</w:t>
+          <w:p w14:paraId="1450038D" w14:textId="6E973D51" w:rsidR="00D44EF3" w:rsidRDefault="00D44EF3" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INSPE</w:t>
+            </w:r>
+            <w:r w:rsidR="00FF3779">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Toulouse</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> Croix-de-Pierre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5DD003EE" w14:textId="10339B74" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0DDB50A9" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="31B21D51" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="191B6F90" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15CDA90F" w14:textId="4C93B78F" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="07E02999" w14:textId="1E07DBF9" w:rsidR="002348F4" w:rsidRPr="002348F4" w:rsidRDefault="002348F4" w:rsidP="002348F4">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002348F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:b/>
+                <w:bCs/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>= Toutes les bibliothèques desservies par la navette (circuit inter-bib ou navette postale)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00781188" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+          <w:p w14:paraId="16BC21DA" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="18"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00781188">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Les exemplaires identifiés comme « mixtes » ou « accompagnés d’un CD » ne peuvent être retirés que sur place, même lorsqu’ils appartiennent à une localisation autorisée au service</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3DA889CE" w14:textId="07EEF219" w:rsidR="002348F4" w:rsidRPr="00781188" w:rsidRDefault="002348F4" w:rsidP="00412D1A">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="18"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002348F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les matériels et jeux de société ne sont pas </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="002348F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>sensés</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+            <w:r w:rsidRPr="002348F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> transiter par la navette (ni via le prêt, ni via le retour)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00412D1A" w:rsidTr="001932FA">
+      <w:tr w:rsidR="00412D1A" w14:paraId="27A0767C" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+          <w:p w14:paraId="04109030" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ISAE</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+          <w:p w14:paraId="0A783C09" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>sauf</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> : </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41A3DA65" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>82MAT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+          <w:p w14:paraId="45FE2637" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>82HISP</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+          <w:p w14:paraId="420CD76F" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="5"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>82JEUX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="01B193CC" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de la Manufacture</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="147F9DC1" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="7ED3A1C5" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">IUT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ponsan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="17F1FD4D" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IUT Tarbes</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="398F3AD4" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de mathématiques et mécanique</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="46D0B846" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="503A266D" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="61E10AFF" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BIB'INSA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="116FCBF4" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSIACET</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="08F01806" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENIT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="7DD6637C" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ENVT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D2A0C" w:rsidRPr="002D2A0C" w:rsidRDefault="002D2A0C" w:rsidP="002D2A0C">
+          <w:p w14:paraId="24B38CED" w14:textId="77777777" w:rsidR="002D2A0C" w:rsidRPr="002D2A0C" w:rsidRDefault="002D2A0C" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B146CC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IMT Mines Albi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="173223C3" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Rodez</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="7992A423" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2570B">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INSPE Toulouse Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09AFCAAE" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2570B">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Santé Allées</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37FF2158" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2570B">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Sciences</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="51AF0648" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2570B">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4290E5C7" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">INSPE Toulouse </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
+              <w:t>St-Agne</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+          <w:p w14:paraId="4BCBD32B" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Santé Allées</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+              <w:t>Bibliothèque ENAC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6570E439" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Sciences</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+              <w:t>Maison de campus Castres (INUC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="36F0431D" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Maison de Campus Castres (UPS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3A4B724C" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+              <w:t>BU Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7B6CA160" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSPE Toulouse </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>INP-ENSAT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1177E2EE" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="20"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>St-Agne</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+              <w:t>Bibliothèque de l'Arsenal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3F496C19" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque ENAC</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+              <w:t>INP-ENSEEIHT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7EC4D84A" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C2570B">
-[...8 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="60AA8D96" w14:textId="77777777" w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C2570B">
-[...8 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque d’Auch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0A069354" w14:textId="77777777" w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C2570B">
-[...8 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6401291C" w14:textId="77777777" w:rsidR="00D44EF3" w:rsidRDefault="00D44EF3" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C2570B">
-[...8 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRPr="00C2570B" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSPE </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF3779">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Croix-de-Pierre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="47550D7D" w14:textId="77777777" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C2570B">
-[...8 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24F35F69" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C2570B">
-[...8 lines deleted...]
-          <w:p w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="002D2A0C">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27A0014F" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">BU Santé </w:t>
-[...12 lines deleted...]
-          <w:p w:rsidR="00327719" w:rsidRDefault="00327719" w:rsidP="002D2A0C">
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="405EF616" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque d’Auch</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="002D2A0C">
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="394EBD35" w14:textId="16138149" w:rsidR="00BC0C10" w:rsidRPr="00C2570B" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="20"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>IUT Rodez</w:t>
-[...21 lines deleted...]
-              <w:t>INSPE Croix-de-Pierre</w:t>
+              <w:t>CRL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
+          <w:p w14:paraId="1CBD5CDE" w14:textId="77777777" w:rsidR="00412D1A" w:rsidRDefault="00412D1A" w:rsidP="00412D1A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0033681D" w:rsidTr="001932FA">
+      <w:tr w:rsidR="0033681D" w14:paraId="0D5D1A34" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033681D" w:rsidRDefault="0033681D" w:rsidP="00412D1A">
+          <w:p w14:paraId="51EE319C" w14:textId="77777777" w:rsidR="0033681D" w:rsidRDefault="0033681D" w:rsidP="00412D1A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ALBI</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033681D" w:rsidRDefault="0033681D" w:rsidP="00412D1A">
+          <w:p w14:paraId="39F22136" w14:textId="77777777" w:rsidR="0033681D" w:rsidRDefault="0033681D" w:rsidP="00412D1A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>sauf</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> : </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="0033681D">
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="18F0F1E8" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="0033681D">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5ACQ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033681D" w:rsidRDefault="0033681D" w:rsidP="0033681D">
+          <w:p w14:paraId="6E7D0A39" w14:textId="77777777" w:rsidR="0033681D" w:rsidRDefault="0033681D" w:rsidP="0033681D">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5DVD</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033681D" w:rsidRDefault="0033681D" w:rsidP="0033681D">
+          <w:p w14:paraId="4DFE2EB5" w14:textId="77777777" w:rsidR="0033681D" w:rsidRDefault="0033681D" w:rsidP="0033681D">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5JEUX</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033681D" w:rsidRDefault="0033681D" w:rsidP="0033681D">
+          <w:p w14:paraId="2B52B54A" w14:textId="77777777" w:rsidR="0033681D" w:rsidRDefault="0033681D" w:rsidP="0033681D">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>5PNB</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033681D" w:rsidRDefault="0033681D" w:rsidP="0033681D">
+          <w:p w14:paraId="1F01A210" w14:textId="77777777" w:rsidR="0033681D" w:rsidRDefault="0033681D" w:rsidP="0033681D">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5TESTO</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="0033681D" w:rsidRPr="0033681D" w:rsidRDefault="0033681D" w:rsidP="0033681D">
+          <w:p w14:paraId="1CB312E9" w14:textId="77777777" w:rsidR="0033681D" w:rsidRPr="0033681D" w:rsidRDefault="0033681D" w:rsidP="0033681D">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="35"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>5CP</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="1CE938FB" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Bibliothèque de la Manufacture</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="3A3BC1D6" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENIT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="2188019D" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque ISAE-SUPAERO</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="79B2B9D3" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>BU Santé Allées</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="588FD307" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BIB'INSA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="209FABA8" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ENVT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="28890607" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSAT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="2BB904A6" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSEEIHT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="73F4206E" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque ENAC</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="778D0AC7" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Rodez</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="78E36701" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Sciences</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="46F39529" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de mathématiques et mécanique</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="09AE3338" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="7AEF9F57" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="55C0CF0E" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSIACET</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="60D42F11" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maison de campus Castres (INUC)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="471E76FE" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maison de Campus Castres (UPS)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="76C7C39D" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">IUT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ponsan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="68A859F7" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D90435B" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>IUT Tarbes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4274BFBE" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>IUT Tarbes</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>Bibliothèque de l'Arsenal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="13ECB305" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque de l'Arsenal</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A9C75DE" w14:textId="77777777" w:rsidR="0033681D" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">BU Santé </w:t>
-[...12 lines deleted...]
-          <w:p w:rsidR="0033681D" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>Bibliothèque Auch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C41355D" w14:textId="77777777" w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001932FA">
-[...8 lines deleted...]
-          <w:p w:rsidR="001C0395" w:rsidRPr="00C2570B" w:rsidRDefault="001C0395" w:rsidP="001932FA">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6F51CD1A" w14:textId="77777777" w:rsidR="00FF3779" w:rsidRDefault="00FF3779" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>IUT Rodez</w:t>
+              <w:t>INSPE Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="730C3FD4" w14:textId="77777777" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="37F98FDE" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7C110831" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34744A1F" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F62C88C" w14:textId="6C4C46B9" w:rsidR="00BC0C10" w:rsidRPr="00C2570B" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="0033681D" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="6BB48949" w14:textId="77777777" w:rsidR="0033681D" w:rsidRDefault="001932FA" w:rsidP="001932FA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Les documents en cours d’acquisition ou de traitement ne peuvent pas être demandés, pas même pour un retrait sur place</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:lastRenderedPageBreak/>
+              <w:t xml:space="preserve">Les documents en cours d’acquisition ou de traitement ne peuvent pas être </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>demandés, pas même pour un retrait sur place</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08039AFA" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Les documents de la localisation 5CP ne sont retirables que sur place</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001932FA" w:rsidTr="001932FA">
+      <w:tr w:rsidR="001932FA" w14:paraId="30C3A833" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="00412D1A">
-[...12 lines deleted...]
-              </w:rPr>
+          <w:p w14:paraId="47C2E4E7" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="00412D1A">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>RODEZ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="00412D1A">
+          <w:p w14:paraId="1AD44B9C" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="00412D1A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>sauf</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> : </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5D656368" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>51ARM</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="15A36E6A" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>51ARP</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="39CFA5FC" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>51DVD</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="6E1F8757" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>51JEUX</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="1655DF73" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="36"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>51PER</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4A9809CB" w14:textId="186D89BF" w:rsidR="002348F4" w:rsidRPr="001932FA" w:rsidRDefault="002348F4" w:rsidP="001932FA">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="36"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>51ACQ</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="45BC8DE2" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de la Manufacture</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="6D9BE879" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENIT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="11324DD7" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque ISAE-SUPAERO</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="51E0E987" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Santé Allées</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="3C6BB144" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BIB'INSA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="0A7C53A6" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ENVT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="5EA1C7E4" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSAT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="7F7E65B1" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSEEIHT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="2F103EC6" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque ENAC</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="1D44F4FE" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Albi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="00B146CC" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="79777D8D" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="00B146CC" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B146CC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IMT Mines Albi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="78187CC9" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Sciences</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="5E7820E1" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de mathématiques et mécanique</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="41924D4D" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="24AC5C97" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="0368C9A0" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSIACET</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="660BBE83" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maison de campus Castres (INUC)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="6B989B0D" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maison de Campus Castres (UPS)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="58813E67" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">IUT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ponsan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="7143D8D8" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="52E2D818" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>IUT Tarbes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6388F3D9" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>IUT Tarbes</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>Bibliothèque de l'Arsenal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="17FFB196" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque de l'Arsenal</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2B0A1351" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">BU Santé </w:t>
-[...12 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>Bibliothèque Auch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="151162ED" w14:textId="77777777" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001932FA">
-[...5 lines deleted...]
-              <w:t>Bibliothèque Auch</w:t>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="570CE979" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2565BCD2" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4B09936A" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="474C9498" w14:textId="49691C27" w:rsidR="00BC0C10" w:rsidRPr="00C2570B" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="5FED6189" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Les exemplaires de 51PER ne peuvent être retirés que sur place</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001932FA" w:rsidTr="001932FA">
+      <w:tr w:rsidR="001932FA" w14:paraId="6E1D9528" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="00412D1A">
+          <w:p w14:paraId="5D1887CA" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="00412D1A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CASTRES (INUC)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="00412D1A">
+          <w:p w14:paraId="111E335E" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="00412D1A">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>sauf</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> : </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EA54E9A" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>52ACQ</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="36C53F4A" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>52DVD</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="4819CF73" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>52FP</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="21385941" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="37"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>52JEUX</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="09C4CA5D" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de la Manufacture</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="5D940AA7" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENIT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="1369A3B4" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque ISAE-SUPAERO</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="56B9ED9B" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Santé Allées</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="35DD3C82" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BIB'INSA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="036721F8" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ENVT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="268ED94C" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSAT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="513306E9" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSEEIHT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="2D9CEB5E" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque ENAC</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="77FE3D00" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Albi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="6F77309E" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IMT Mines Albi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="4A9114E9" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Sciences</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="3ADBFDB2" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de mathématiques et mécanique</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="24A06158" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="37C331FB" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="566128D3" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSIACET</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="6867FACB" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Rodez</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="780D3D45" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maison de Campus Castres (UPS)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="2EF4861D" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">IUT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ponsan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="75C9DEB9" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5C725764" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>IUT Tarbes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="298F7EA8" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>IUT Tarbes</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>Bibliothèque de l'Arsenal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="00FAB905" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque de l'Arsenal</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D989AF5" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">BU Santé </w:t>
-[...12 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>Bibliothèque Auch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5BA8267B" w14:textId="77777777" w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001932FA">
-[...8 lines deleted...]
-          <w:p w:rsidR="001C0395" w:rsidRPr="001932FA" w:rsidRDefault="001C0395" w:rsidP="001932FA">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5A794D3F" w14:textId="77777777" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>IUT Rodez</w:t>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A9560DF" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4FB235EF" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="02CBF376" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="527D6DF0" w14:textId="65479CFA" w:rsidR="00BC0C10" w:rsidRPr="001932FA" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="30EF79BA" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Les documents en cours d’acquisition ou de traitement ne peuvent pas être demandés, pas même pour un retrait sur place</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001932FA" w:rsidTr="001932FA">
+      <w:tr w:rsidR="001932FA" w14:paraId="3CA557FA" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="7FF00F65" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>CASTRES (UPS)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="378B9D3D" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>sauf</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> : </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRDefault="002D2A0C" w:rsidP="001932FA">
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="021BF745" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="002D2A0C" w:rsidP="001932FA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>44FPRO</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="002D2A0C" w:rsidRPr="001932FA" w:rsidRDefault="002D2A0C" w:rsidP="001932FA">
+          <w:p w14:paraId="05E9B7D6" w14:textId="77777777" w:rsidR="002D2A0C" w:rsidRPr="001932FA" w:rsidRDefault="002D2A0C" w:rsidP="001932FA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="38"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>44PRESS</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="723E2ED6" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de la Manufacture</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="5697AB03" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENIT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="13887692" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque ISAE-SUPAERO</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="753988C4" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Santé Allées</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="3B40BD37" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BIB'INSA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="3DA7C41E" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ENVT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="681B8445" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSAT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="02AE2EF3" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSEEIHT</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="6F4BD89F" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque ENAC</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="4BC23C62" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Albi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="00B146CC" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="7593464D" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="00B146CC" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00B146CC">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IMT Mines Albi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="2DFCFBD9" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>BU Sciences</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="5D5681AE" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque de mathématiques et mécanique</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="5AB9E5D9" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="28B3966B" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="0C9E3F85" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>INP-ENSIACET</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="2DF79115" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Maison de campus Castres (INUC)</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="0D859C36" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Rodez</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="59C68554" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">IUT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ponsan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="2FF5CCD2" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03BF5DF3" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>IUT Tarbes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5F83D598" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>IUT Tarbes</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>Bibliothèque de l'Arsenal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5FA60966" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque de l'Arsenal</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FC37E72" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="001932FA">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">BU Santé </w:t>
-[...12 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>Bibliothèque Auch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6753B225" w14:textId="77777777" w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="001932FA">
-[...8 lines deleted...]
-          <w:p w:rsidR="001C0395" w:rsidRPr="00C2570B" w:rsidRDefault="001C0395" w:rsidP="001932FA">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="40645203" w14:textId="77777777" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>IUT Rodez</w:t>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="63AB1128" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34BE2418" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7D7B6A28" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="09D6C6F1" w14:textId="02A47EA4" w:rsidR="00BC0C10" w:rsidRPr="00C2570B" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="0F9AB1D8" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>Les documents en cours d’acquisition ou de traitement ne peuvent pas être demandés, pas même pour un retrait sur place</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="001932FA" w:rsidTr="001932FA">
+      <w:tr w:rsidR="001932FA" w14:paraId="759F433C" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="2E2CE79D" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>ENAC</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="0BBE4B0E" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t xml:space="preserve">Tout, </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
+            <w:proofErr w:type="gramStart"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>sauf</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
-              <w:t xml:space="preserve"> : </w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t xml:space="preserve"> :</w:t>
+            </w:r>
+            <w:proofErr w:type="gramEnd"/>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E520379" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>84FPA</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="4B5BF2F3" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>84FPER</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="218444BF" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>84FPERM</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="6A4E1F83" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>84PER</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="5D30D670" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="22"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>84PERES</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="32CEC71C" w14:textId="77777777" w:rsidR="002348F4" w:rsidRPr="002348F4" w:rsidRDefault="002348F4" w:rsidP="002348F4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002348F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>84JEUX</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="521BD368" w14:textId="41B947CD" w:rsidR="002348F4" w:rsidRPr="00C2570B" w:rsidRDefault="002348F4" w:rsidP="002348F4">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="22"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="002348F4">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>84MAT</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="108A2F6D" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Sciences</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00A309D6" w:rsidRPr="00C2570B" w:rsidRDefault="00A309D6" w:rsidP="001932FA">
+          <w:p w14:paraId="204A18A1" w14:textId="77777777" w:rsidR="00A309D6" w:rsidRPr="00C2570B" w:rsidRDefault="00A309D6" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>IMT Mines Albi</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="559F9C86" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Accessible en ligne ENAC</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="674497D2" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque ISAE-SUPAERO</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="4D8136A5" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Santé Allées</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="711A2C3C" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">IUT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ponsan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="141FE0E7" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2603AEFF" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2570B">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT Tarbes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="765D4580" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2570B">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="734029AC" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00C2570B">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSPE Toulouse </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
+              <w:t>St-Agne</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="7F8B9428" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>IUT Tarbes</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>BIB'INSA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28BFB94B" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>Bibliothèque de mathématiques et mécanique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5E344856" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSPE Toulouse </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>INSPE Toulouse Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="16C80022" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>St-Agne</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="11B9D99E" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BIB'INSA</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>Bibliothèque de la Manufacture</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="21DE3DE5" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque de mathématiques et mécanique</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>BU Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="65F93635" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSPE Toulouse </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>BU Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="24A17C0D" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>Maison de campus Castres (INUC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6220CEAB" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>INP-ENIT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FA56F0F" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque de la Manufacture</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>INP-ENSIACET</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28A24C5F" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Rodez</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>ENVT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="75589BA5" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Albi</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>Maison de Campus Castres (UPS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6357FF8D" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Maison de campus Castres (INUC)</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>INP-ENSAT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41F3B2BE" w14:textId="77777777" w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENIT</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>INP-ENSEEIHT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3D1CF9CA" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENSIACET</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>Bibliothèque de l'Arsenal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1BA7A143" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C2570B">
-[...8 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08E249E1" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C2570B">
-[...8 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque d’Auch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6C38FB9A" w14:textId="77777777" w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C2570B">
-[...8 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRPr="00C2570B" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>IUT Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3690E798" w14:textId="77777777" w:rsidR="00D44EF3" w:rsidRDefault="00D44EF3" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C2570B">
-[...8 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSPE </w:t>
+            </w:r>
+            <w:r w:rsidR="00FF3779">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Toulouse </w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Croix-de-Pierre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="049BB76C" w14:textId="77777777" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C2570B">
-[...8 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64D85A90" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">BU Santé </w:t>
-[...12 lines deleted...]
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="5B172638" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque d’Auch</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="001C0395" w:rsidRDefault="001C0395" w:rsidP="001932FA">
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="22221F5E" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>IUT Rodez</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00D44EF3" w:rsidRPr="00C2570B" w:rsidRDefault="00D44EF3" w:rsidP="001932FA">
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="61192BFE" w14:textId="121A17A4" w:rsidR="00BC0C10" w:rsidRPr="00C2570B" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INSPE Croix-de-Pierre</w:t>
+              <w:t>CRL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
+          <w:p w14:paraId="1DB9A297" w14:textId="77777777" w:rsidR="001932FA" w:rsidRDefault="001932FA" w:rsidP="001932FA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00C419A0" w:rsidTr="001932FA">
+      <w:tr w:rsidR="00C419A0" w14:paraId="43B0FFCD" w14:textId="77777777" w:rsidTr="001932FA">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1584" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C419A0" w:rsidRDefault="00C419A0" w:rsidP="001932FA">
+          <w:p w14:paraId="79E34077" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRDefault="00C419A0" w:rsidP="001932FA">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Mines Albi</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1851" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C419A0" w:rsidRPr="00C419A0" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+          <w:p w14:paraId="61C10595" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="39"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
                 <w:lang w:val="en-US"/>
               </w:rPr>
               <w:t>83SLO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E2D162F" w14:textId="4FB0D977" w:rsidR="002348F4" w:rsidRPr="00C419A0" w:rsidRDefault="002348F4" w:rsidP="00C419A0">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+              <w:t>83ROM</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3287" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+          <w:p w14:paraId="42B8D3C7" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Sciences</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+          <w:p w14:paraId="47A156CE" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Accessible en ligne ENAC</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+          <w:p w14:paraId="138BEAB1" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Bibliothèque ISAE-SUPAERO</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+          <w:p w14:paraId="79B73135" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>BU Santé Allées</w:t>
             </w:r>
           </w:p>
-          <w:p w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+          <w:p w14:paraId="03E7C534" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">IUT </w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Ponsan</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
           </w:p>
-          <w:p w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+          <w:p w14:paraId="6D85149C" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">IUT </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="257491C5" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+              <w:t>IUT Tarbes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0408F807" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>IUT Tarbes</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4DDF9045" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+              <w:t>BIB'INSA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14AE827B" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSPE Toulouse </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>Bibliothèque de mathématiques et mécanique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="28E1BABC" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>St-Agne</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+              <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="76C59463" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BIB'INSA</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+              <w:t>Bibliothèque de la Manufacture</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14DA8EDB" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque de mathématiques et mécanique</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+              <w:t>BU Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1FA728D3" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">INSPE Toulouse </w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellStart"/>
+              <w:t>BU Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AD5E225" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Rangueil</w:t>
-[...3 lines deleted...]
-          <w:p w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+              <w:t>Maison de campus Castres (INUC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A5187D3" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+              <w:t>INP-ENIT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="14D4702A" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque de la Manufacture</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+              <w:t>INP-ENSIACET</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="34DFABD0" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Rodez</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+              <w:t>ENVT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="03CF1904" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>BU Albi</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+              <w:t>Maison de Campus Castres (UPS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3AFF68BF" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Maison de campus Castres (INUC)</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+              <w:t>INP-ENSAT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73624D5C" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENIT</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+              <w:t>INP-ENSEEIHT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D3ECACB" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRDefault="00C419A0" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00C2570B">
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>INP-ENSIACET</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+              <w:t>Bibliothèque de l'Arsenal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0CF697B4" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRDefault="00C419A0" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C2570B">
-[...8 lines deleted...]
-          <w:p w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6B269294" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRDefault="00C419A0" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C2570B">
-[...8 lines deleted...]
-          <w:p w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque d’Auch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="12147A9F" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRDefault="00C419A0" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C2570B">
-[...8 lines deleted...]
-          <w:p w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2569646E" w14:textId="77777777" w:rsidR="00885D80" w:rsidRDefault="00885D80" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C2570B">
-[...8 lines deleted...]
-          <w:p w:rsidR="00C419A0" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="573E8888" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00C2570B">
-[...8 lines deleted...]
-          <w:p w:rsidR="00C419A0" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1508A891" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">BU Santé </w:t>
-[...12 lines deleted...]
-          <w:p w:rsidR="00C419A0" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="08379061" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Bibliothèque d’Auch</w:t>
-[...2 lines deleted...]
-          <w:p w:rsidR="00C419A0" w:rsidRPr="00C2570B" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="41D22ED4" w14:textId="56AA9A93" w:rsidR="00BC0C10" w:rsidRPr="00C2570B" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
             <w:pPr>
               <w:pStyle w:val="Paragraphedeliste"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="21"/>
               </w:numPr>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>IUT Rodez</w:t>
+              <w:t>CRL</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2345" w:type="dxa"/>
           </w:tcPr>
-          <w:p w:rsidR="00C419A0" w:rsidRDefault="00C419A0" w:rsidP="001932FA">
-[...2 lines deleted...]
-                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:p w14:paraId="375B469E" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRDefault="00C419A0" w:rsidP="001932FA">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00BC0C10" w14:paraId="0C51E184" w14:textId="77777777" w:rsidTr="001932FA">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1584" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="06282BDE" w14:textId="0CDDDD2A" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BUC</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1851" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="4E27A9B5" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="39"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:val="en-US"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3287" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="60D77083" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque de la Manufacture</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="44044B33" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INSPE Toulouse Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73C5B5CC" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">INSPE Toulouse </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>St-Agne</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="02DC3DE3" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Sciences</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="563EDACC" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Santé Allées</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="445C99D4" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve">IUT </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Ponsan</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
+          </w:p>
+          <w:p w14:paraId="2F864311" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4CC7AFFA" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT Tarbes</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="23B6EAA1" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Maison de Campus Castres (UPS)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="3B53F00A" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque de mathématiques et mécanique</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1E2C8966" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Centre Documentation Recherche Sciences Humaines et Sociales - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2D9FD8C2" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Centre Régional de Documentation en Santé Publique - UPS</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="684B67FC" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INP-ENSEEIHT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2FE122C3" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INP-ENIT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6AFF621D" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INP-ENSAT</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6263D31E" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INP-ENSIACET</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2AA704FC" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque ENAC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6476FE47" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IMT Mines Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4405D59D" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque ISAE-SUPAERO</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2EE0D07D" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Albi</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="01AB06D5" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1931CE6E" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Maison de campus Castres (INUC)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="26C91C85" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BIB'INSA</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C57DA89" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRPr="00B66461" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque de l'Arsenal</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2167606F" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00B66461">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>BU Santé Rangueil</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="15EB51AD" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>Bibliothèque d’Auch</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7FA91B08" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>IUT Rodez</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="157F0329" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>INSPE Toulouse Croix-de-Pierre</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="366BE8B0" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="64CA745D" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="45DEF81D" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRPLM</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0C0BA955" w14:textId="15E152B2" w:rsidR="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="19"/>
+              </w:numPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>CRL</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="62A65839" w14:textId="21DC8B33" w:rsidR="00BC0C10" w:rsidRPr="00C2570B" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:pStyle w:val="Paragraphedeliste"/>
+              <w:ind w:left="360"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2345" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w14:paraId="15A22308" w14:textId="189B3DCE" w:rsidR="00BC0C10" w:rsidRPr="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0C10">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>Tous les documents exclus du prêt :</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0826ACF9" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRPr="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0C10">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t xml:space="preserve">Les prêts courts à l'exception des DVD (prêt court = films DVD, mémoires de master et sélection d'ouvrages au programme des cours et du CAPES-Agrégation / durée de prêt de 2 </w:t>
+            </w:r>
+            <w:r w:rsidRPr="00BC0C10">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:lastRenderedPageBreak/>
+              <w:t>semaines, non renouvelable)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="4EC66F5F" w14:textId="66A3AE45" w:rsidR="00BC0C10" w:rsidRPr="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0C10">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Les lecteurs portables de microfiches (2OP) et les microfiches (2THEM, 2CADM, 2CEMF) de la BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2DAB8214" w14:textId="26F45E94" w:rsidR="00BC0C10" w:rsidRPr="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0C10">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Les tablettes (2TAB) de la BUC</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="27AA08B1" w14:textId="4AD808BB" w:rsidR="00BC0C10" w:rsidRPr="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0C10">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Les liseuses (2LIS, 200 PMI, 23LIS, 27LIS, 221LIS) </w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="411C3675" w14:textId="443C21BF" w:rsidR="00BC0C10" w:rsidRPr="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0C10">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Le petit matériel (2OP, 221PO, 23PO, 27PO, 294PO)</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7261FD45" w14:textId="39616D37" w:rsidR="00BC0C10" w:rsidRPr="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0C10">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Les ouvrages concours (27CO) et les usuels (27US) du CLAP</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="343E26F2" w14:textId="5FE12959" w:rsidR="00BC0C10" w:rsidRPr="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:numPr>
+                <w:ilvl w:val="0"/>
+                <w:numId w:val="21"/>
+              </w:numPr>
+              <w:spacing w:before="100" w:beforeAutospacing="1" w:after="100" w:afterAutospacing="1"/>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00BC0C10">
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:eastAsia="Times New Roman" w:hAnsi="Helvetica" w:cs="Helvetica"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:lang w:eastAsia="fr-FR"/>
+              </w:rPr>
+              <w:t>Les cartes magasin (23MC) du CROG</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="229369E3" w14:textId="77777777" w:rsidR="00BC0C10" w:rsidRPr="00BC0C10" w:rsidRDefault="00BC0C10" w:rsidP="00BC0C10">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica" w:cs="Helvetica"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="00AF6A7B" w:rsidRDefault="00AF6A7B" w:rsidP="00AF6A7B">
+    <w:p w14:paraId="78524498" w14:textId="77777777" w:rsidR="00AF6A7B" w:rsidRDefault="00AF6A7B" w:rsidP="00AF6A7B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00F51B14" w:rsidRDefault="00014B22" w:rsidP="00EA2C53">
+    <w:p w14:paraId="071E755B" w14:textId="77777777" w:rsidR="00F51B14" w:rsidRDefault="00014B22" w:rsidP="00EA2C53">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les autres bibliothèques ne participent pas au service. Voici néanmoins un résumé </w:t>
       </w:r>
       <w:r w:rsidR="00554284">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">des règles qu’elles appliquent de manière plus générale aux demandes de réservation : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00554284" w:rsidRDefault="00554284" w:rsidP="00554284">
+    <w:p w14:paraId="3688DA88" w14:textId="77777777" w:rsidR="00554284" w:rsidRDefault="00554284" w:rsidP="00554284">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00554284">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>UT2J (BUC, CRL, CLAP, CRPLM, CROG, ESAV, BEM, IUTB, FIGEAC, FOIX</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, ESPECAH, ESPEMONT, ESPEROD, ESPETAR, ESPECDP, ESPESTA, ESPERAN, plus MONT) : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00554284" w:rsidRDefault="00554284" w:rsidP="00554284">
+    <w:p w14:paraId="3B346F45" w14:textId="77777777" w:rsidR="00554284" w:rsidRDefault="00554284" w:rsidP="00554284">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Retrait sur place des documents en prêt (type de processus « Prêt ») pour tous les usagers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00F63218" w:rsidRDefault="00F63218" w:rsidP="00F63218">
+    <w:p w14:paraId="659D7811" w14:textId="77777777" w:rsidR="00F63218" w:rsidRDefault="00F63218" w:rsidP="00F63218">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Retrait sur place des documents en rayon </w:t>
-[...7 lines deleted...]
-        <w:t>pour les usagers appartenant au groupe d’utilisateurs Public empêché</w:t>
+        <w:t>Retrait sur place des documents en rayon pour les usagers appartenant au groupe d’utilisateurs Public empêché</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00554284" w:rsidRDefault="00554284" w:rsidP="00554284">
+    <w:p w14:paraId="65140162" w14:textId="77777777" w:rsidR="00554284" w:rsidRDefault="00554284" w:rsidP="00554284">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Retrait sur place des documents en rayon appartenant aux localisations Magasin de la BUC pour tous les usagers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A80A27" w:rsidRDefault="00A80A27" w:rsidP="00554284">
+    <w:p w14:paraId="4B860B4E" w14:textId="77777777" w:rsidR="00A80A27" w:rsidRDefault="00A80A27" w:rsidP="00554284">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Communication des documents de toutes les bibliothèques toulousaines participant au service de navette</w:t>
       </w:r>
       <w:r w:rsidR="00837B34">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
@@ -26270,536 +30665,526 @@
       <w:r w:rsidR="00327719">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>TA</w:t>
       </w:r>
       <w:r w:rsidR="00D44EF3">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, l’ESPECDP</w:t>
       </w:r>
       <w:r w:rsidR="00327719">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> et l’ESPERAN</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EA2C53" w:rsidRDefault="00D44EF3" w:rsidP="00C419A0">
+    <w:p w14:paraId="706C8F17" w14:textId="77777777" w:rsidR="00EA2C53" w:rsidRDefault="00D44EF3" w:rsidP="00C419A0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>A noter : plus de réservation à l’INSPE Albi pendant sa période de fermeture administrative</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C419A0" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+    <w:p w14:paraId="0FBA6ACE" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">UPS (CDRSHS) : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C419A0" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+    <w:p w14:paraId="7DA027A4" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Retrait sur place des documents en prêt (type de processus « Prêt ») pour tous les usagers</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C419A0" w:rsidRPr="00C419A0" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
+    <w:p w14:paraId="041DB15F" w14:textId="77777777" w:rsidR="00C419A0" w:rsidRPr="00C419A0" w:rsidRDefault="00C419A0" w:rsidP="00C419A0">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="16"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Communication des documents des bibliothèques participant au service de navette</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B3180D" w:rsidRPr="00554284" w:rsidRDefault="00B3180D" w:rsidP="005A226D">
+    <w:p w14:paraId="022A477B" w14:textId="77777777" w:rsidR="00B3180D" w:rsidRPr="00554284" w:rsidRDefault="00B3180D" w:rsidP="005A226D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F47B2" w:rsidRPr="00554284" w:rsidRDefault="006F47B2" w:rsidP="005A226D">
+    <w:p w14:paraId="2B04F57A" w14:textId="77777777" w:rsidR="006F47B2" w:rsidRPr="00554284" w:rsidRDefault="006F47B2" w:rsidP="005A226D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00383721" w:rsidRPr="00554284" w:rsidRDefault="00383721" w:rsidP="005A226D">
+    <w:p w14:paraId="784A2136" w14:textId="77777777" w:rsidR="00383721" w:rsidRPr="00554284" w:rsidRDefault="00383721" w:rsidP="005A226D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="006F47B2" w:rsidRPr="00554284" w:rsidRDefault="006F47B2">
-[...2 lines deleted...]
-          <w:rFonts w:eastAsiaTheme="majorEastAsia" w:cstheme="majorBidi"/>
+    <w:p w14:paraId="5CE22447" w14:textId="13338EC2" w:rsidR="00BC114A" w:rsidRPr="00AC62BA" w:rsidRDefault="006F47B2" w:rsidP="00885D80">
+      <w:pPr>
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="40"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00554284">
+        <w:rPr>
           <w:sz w:val="32"/>
           <w:szCs w:val="32"/>
         </w:rPr>
-      </w:pPr>
-[...4 lines deleted...]
-        </w:rPr>
         <w:br w:type="page"/>
       </w:r>
-    </w:p>
-[...2 lines deleted...]
-        <w:pStyle w:val="Titre1"/>
+      <w:bookmarkStart w:id="6" w:name="_Toc112235544"/>
+      <w:r w:rsidR="00EA2C53">
         <w:rPr>
           <w:b/>
-          <w:color w:val="auto"/>
           <w:sz w:val="40"/>
         </w:rPr>
-      </w:pPr>
-[...6 lines deleted...]
-        </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Fonctionnement du service côté usager</w:t>
       </w:r>
       <w:bookmarkEnd w:id="6"/>
     </w:p>
-    <w:p w:rsidR="00BC114A" w:rsidRPr="008B166D" w:rsidRDefault="00BC114A" w:rsidP="00BC114A"/>
-    <w:p w:rsidR="00672C29" w:rsidRDefault="00672C29" w:rsidP="00BC114A">
+    <w:p w14:paraId="6A96AA6E" w14:textId="77777777" w:rsidR="00BC114A" w:rsidRPr="008B166D" w:rsidRDefault="00BC114A" w:rsidP="00BC114A"/>
+    <w:p w14:paraId="31153AB8" w14:textId="77777777" w:rsidR="00672C29" w:rsidRDefault="00672C29" w:rsidP="00BC114A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Depuis le 5 juillet 2021, l</w:t>
       </w:r>
       <w:r w:rsidR="00137478">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>es demandes faites depuis Primo le sont au niveau de l</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">a notice. Le bouton « Demande » s’affiche sur la notice détaillée, au-dessus de la liste des bibliothèques possédant des exemplaires du titre recherché. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00672C29" w:rsidRDefault="00672C29" w:rsidP="00BC114A">
+    <w:p w14:paraId="167A68E2" w14:textId="77777777" w:rsidR="00672C29" w:rsidRDefault="00672C29" w:rsidP="00BC114A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="47E00FD7" wp14:editId="54937D8D">
             <wp:extent cx="5760720" cy="2230755"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="3" name="Image 3"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="3" name="Opera Instantané_2021-07-12_092220_toulouse-primosb.hosted.exlibrisgroup.com.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId9" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="2230755"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00672C29" w:rsidRDefault="00672C29" w:rsidP="00BC114A">
+    <w:p w14:paraId="711656E1" w14:textId="77777777" w:rsidR="00672C29" w:rsidRDefault="00672C29" w:rsidP="00BC114A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00672C29" w:rsidRDefault="00672C29" w:rsidP="00BC114A">
+    <w:p w14:paraId="010FD919" w14:textId="77777777" w:rsidR="00672C29" w:rsidRDefault="00672C29" w:rsidP="00BC114A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ce bouton apparaît également sur l’écran d'affichage des exemplaires de chaque bibliothèque. Il est positionné au même endroit qu’à l’écran précédent, c’est-à-dire au niveau de l’intitulé « Options de demande ». </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00672C29" w:rsidRDefault="00672C29" w:rsidP="00BC114A">
+    <w:p w14:paraId="58084229" w14:textId="77777777" w:rsidR="00672C29" w:rsidRDefault="00672C29" w:rsidP="00BC114A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="38624F13" wp14:editId="448F9D54">
             <wp:extent cx="5760720" cy="2481580"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="5" name="Image 5"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="5" name="Opera Instantané_2021-07-12_092250_toulouse-primosb.hosted.exlibrisgroup.com.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId10" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="2481580"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00672C29" w:rsidRDefault="00672C29" w:rsidP="00BC114A">
+    <w:p w14:paraId="4FDF13EF" w14:textId="77777777" w:rsidR="00672C29" w:rsidRDefault="00672C29" w:rsidP="00BC114A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0012782A" w:rsidRDefault="0012782A" w:rsidP="00BC114A">
+    <w:p w14:paraId="3C0C927D" w14:textId="77777777" w:rsidR="0012782A" w:rsidRDefault="0012782A" w:rsidP="00BC114A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dans un cas comme dans l’autre, Primo propose la liste de toutes les bibliothèques de retrait autorisées par la ou les bibliothèques possédant des exemplaires réservables du titre en question. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0012782A" w:rsidRDefault="0012782A" w:rsidP="0012782A">
+    <w:p w14:paraId="495C9702" w14:textId="77777777" w:rsidR="0012782A" w:rsidRDefault="0012782A" w:rsidP="0012782A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0E9DFDC5" wp14:editId="64831F8E">
             <wp:extent cx="4389129" cy="2078740"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="9" name="Image 9"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="9" name="2021-07-12_093024.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId11" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4389129" cy="2078740"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0012782A" w:rsidRDefault="0012782A" w:rsidP="00BC114A">
+    <w:p w14:paraId="0019FA27" w14:textId="77777777" w:rsidR="0012782A" w:rsidRDefault="0012782A" w:rsidP="00BC114A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00672C29" w:rsidRDefault="0012782A" w:rsidP="00BC114A">
+    <w:p w14:paraId="7F9E5626" w14:textId="77777777" w:rsidR="00672C29" w:rsidRDefault="0012782A" w:rsidP="00BC114A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Quel que soit l’écran sur lequel le lecteur se trouve, la demande créée portera toujours sur l’ensemble des exemplaires réservables pouvant être communiqués à la bibliothèque de retrait choisie par l’intéressé. Il n’existe donc aucune différence de comportement du système, qu’on utilise le bouton « Demande » au niveau de la notice détaillée ou depuis la liste des exemplaires d’une bibliothèque. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137478" w:rsidRDefault="00137478" w:rsidP="00BC114A">
+    <w:p w14:paraId="785BE18B" w14:textId="77777777" w:rsidR="00137478" w:rsidRDefault="00137478" w:rsidP="00BC114A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00137478" w:rsidRDefault="00137478" w:rsidP="00BC114A">
+    <w:p w14:paraId="77E89524" w14:textId="77777777" w:rsidR="00137478" w:rsidRDefault="00137478" w:rsidP="00BC114A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">A l’enregistrement de la demande, un message de confirmation s’affiche, qui invite l’usager à consulter sa messagerie et plus particulièrement sa messagerie institutionnelle pour être informé de la mise à disposition de ses documents. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00787F5A" w:rsidRDefault="00787F5A" w:rsidP="00BC114A">
+    <w:p w14:paraId="30AE8BD4" w14:textId="77777777" w:rsidR="00787F5A" w:rsidRDefault="00787F5A" w:rsidP="00BC114A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3F52DD0D" wp14:editId="68F709CC">
             <wp:extent cx="5760720" cy="1332230"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="4" name="Image 4"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -26815,95 +31200,95 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="1332230"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137478" w:rsidRDefault="00137478" w:rsidP="00BC114A">
+    <w:p w14:paraId="33370056" w14:textId="77777777" w:rsidR="00137478" w:rsidRDefault="00137478" w:rsidP="00BC114A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00137478" w:rsidRDefault="00137478" w:rsidP="00BC114A">
+    <w:p w14:paraId="60149F2F" w14:textId="77777777" w:rsidR="00137478" w:rsidRDefault="00137478" w:rsidP="00BC114A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>L’onglet « </w:t>
       </w:r>
       <w:r w:rsidR="00787F5A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Services</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> » du compte lecteur peut être également consulté pour être informé de l’état de ses demandes. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137478" w:rsidRDefault="00320019" w:rsidP="00BC114A">
+    <w:p w14:paraId="122BB3E8" w14:textId="77777777" w:rsidR="00137478" w:rsidRDefault="00320019" w:rsidP="00BC114A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="683FBB49" wp14:editId="7000DA19">
             <wp:extent cx="5760720" cy="2354580"/>
             <wp:effectExtent l="0" t="0" r="0" b="7620"/>
             <wp:docPr id="23" name="Image 23"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -26919,658 +31304,660 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="2354580"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00137478" w:rsidRDefault="00137478" w:rsidP="00BC114A">
+    <w:p w14:paraId="31A178FD" w14:textId="77777777" w:rsidR="00137478" w:rsidRDefault="00137478" w:rsidP="00BC114A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00787F5A" w:rsidRPr="00787F5A" w:rsidRDefault="0012782A" w:rsidP="00787F5A">
+    <w:p w14:paraId="1AAB541C" w14:textId="77777777" w:rsidR="00787F5A" w:rsidRPr="00787F5A" w:rsidRDefault="0012782A" w:rsidP="00787F5A">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="7" w:name="_Toc112235545"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Cas particulier des périodiques et monographies multi-volumes</w:t>
       </w:r>
       <w:bookmarkEnd w:id="7"/>
     </w:p>
-    <w:p w:rsidR="0006783B" w:rsidRDefault="00320019" w:rsidP="0012782A">
+    <w:p w14:paraId="39C6739D" w14:textId="77777777" w:rsidR="0006783B" w:rsidRDefault="00320019" w:rsidP="0012782A">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les </w:t>
       </w:r>
       <w:r w:rsidR="0012782A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>documents identifiés par le système comme des périodiques ou des monographies multi-volumes (exemplaires porteurs d’une valeur dans le champ « </w:t>
       </w:r>
       <w:r w:rsidR="0006783B">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Description ») restent réservables au niveau de l’exemplaire, dans la mesure où il est entendu que l’usager souhaite réserver un numéro ou un volume précis.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0006783B" w:rsidRDefault="0006783B" w:rsidP="0006783B">
+    <w:p w14:paraId="0D4E25C8" w14:textId="77777777" w:rsidR="0006783B" w:rsidRDefault="0006783B" w:rsidP="0006783B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Fonctionnellement, cela signifie que le bouton « Demande » est affiché uniquement sur l’écran d’affichage des exemplaires et qu’il est positionné en face de chacun d’eux. La liste des lieux de retrait proposée correspond à la liste des lieux de retrait autorisés par la bibliothèque propriétaire de ces exemplaires. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0006783B" w:rsidRDefault="0006783B" w:rsidP="0006783B">
+    <w:p w14:paraId="0A0C11AC" w14:textId="77777777" w:rsidR="0006783B" w:rsidRDefault="0006783B" w:rsidP="0006783B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1D00A512" wp14:editId="1ECD49A9">
             <wp:extent cx="5760720" cy="2993390"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="22" name="Image 22"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="22" name="Opera Instantané_2021-07-12_093830_toulouse-primosb.hosted.exlibrisgroup.com.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId14" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="2993390"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0006783B" w:rsidRDefault="0006783B" w:rsidP="0006783B">
+    <w:p w14:paraId="0C0EA6D0" w14:textId="77777777" w:rsidR="0006783B" w:rsidRDefault="0006783B" w:rsidP="0006783B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="13B17F67" wp14:editId="3B6B4F48">
             <wp:extent cx="5760720" cy="2207895"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="34" name="Image 34"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="34" name="Opera Instantané_2021-07-12_093941_toulouse-primosb.hosted.exlibrisgroup.com.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId15" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="2207895"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0006783B" w:rsidRDefault="0006783B" w:rsidP="0006783B">
+    <w:p w14:paraId="29223D4D" w14:textId="77777777" w:rsidR="0006783B" w:rsidRDefault="0006783B" w:rsidP="0006783B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004E6439" w:rsidRPr="0006783B" w:rsidRDefault="004E6439" w:rsidP="0006783B">
+    <w:p w14:paraId="21966E3E" w14:textId="77777777" w:rsidR="004E6439" w:rsidRPr="0006783B" w:rsidRDefault="004E6439" w:rsidP="0006783B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F47B2" w:rsidRPr="00AC62BA" w:rsidRDefault="00EA2C53" w:rsidP="00AC62BA">
+    <w:p w14:paraId="23100E00" w14:textId="77777777" w:rsidR="006F47B2" w:rsidRPr="00AC62BA" w:rsidRDefault="00EA2C53" w:rsidP="00AC62BA">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="8" w:name="_Toc112235546"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="40"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Fonctionnement du service côté bibliothécaire</w:t>
       </w:r>
       <w:bookmarkEnd w:id="8"/>
     </w:p>
-    <w:p w:rsidR="006F47B2" w:rsidRPr="008B166D" w:rsidRDefault="006F47B2" w:rsidP="006F47B2"/>
-    <w:p w:rsidR="0006783B" w:rsidRPr="00787F5A" w:rsidRDefault="003073C9" w:rsidP="0006783B">
+    <w:p w14:paraId="39F5E8CC" w14:textId="77777777" w:rsidR="006F47B2" w:rsidRPr="008B166D" w:rsidRDefault="006F47B2" w:rsidP="006F47B2"/>
+    <w:p w14:paraId="29F0A8F0" w14:textId="77777777" w:rsidR="0006783B" w:rsidRPr="00787F5A" w:rsidRDefault="003073C9" w:rsidP="0006783B">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="9" w:name="_Toc112235547"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Principes de fonctionnement du service</w:t>
       </w:r>
       <w:bookmarkEnd w:id="9"/>
     </w:p>
-    <w:p w:rsidR="0006783B" w:rsidRDefault="00662C28" w:rsidP="0006783B">
+    <w:p w14:paraId="108DB5F7" w14:textId="77777777" w:rsidR="0006783B" w:rsidRDefault="00662C28" w:rsidP="0006783B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Lorsqu’un document est réservé au niveau de la notice, c’est le système lui-même qui se charge de déterminer la bibliothèque qui fournira un exemplaire du titre demandé, lorsque plusieurs bibliothèques disposent d’exemplaires réservables pouvant être fournis à la bibliothèque de retrait choisie par le lecteur. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00662C28" w:rsidRDefault="00573C62" w:rsidP="0006783B">
+    <w:p w14:paraId="278A6FBE" w14:textId="77777777" w:rsidR="00662C28" w:rsidRDefault="00573C62" w:rsidP="0006783B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Le système va choisir la bibliothèque qui sera en capacité de fournir le document le plus rapidement possible. Concrètement, une série de critères va être successivement prise en compte pour déterminer ce choix : </w:t>
+        <w:t xml:space="preserve">Le système va choisir la bibliothèque qui </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>sera en capacité</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> de fournir le document le plus rapidement possible. Concrètement, une série de critères va être successivement prise en compte pour déterminer ce choix : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00573C62" w:rsidRDefault="00573C62" w:rsidP="00573C62">
+    <w:p w14:paraId="04ED898B" w14:textId="77777777" w:rsidR="00573C62" w:rsidRDefault="00573C62" w:rsidP="00573C62">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Si la bibliothèque choisie comme lieu de retrait possède un exemplaire réservable en rayon, c’est elle qui va être sollicitée</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E07D7D" w:rsidRDefault="00573C62" w:rsidP="00E07D7D">
+    <w:p w14:paraId="27C251D8" w14:textId="77777777" w:rsidR="00E07D7D" w:rsidRDefault="00573C62" w:rsidP="00E07D7D">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E07D7D">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dans le cas contraire, Alma va solliciter </w:t>
       </w:r>
       <w:r w:rsidR="00E07D7D" w:rsidRPr="00E07D7D">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">parmi les bibliothèques appartenant au même « campus », celle d’entre elles qui possède un exemplaire réservable en rayon pouvant être acheminé </w:t>
       </w:r>
       <w:r w:rsidR="00E07D7D">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>vers la bibliothèque de retrait choisie par le lecteur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E07D7D" w:rsidRPr="00E07D7D" w:rsidRDefault="00E07D7D" w:rsidP="00CA7587">
+    <w:p w14:paraId="64CA95B9" w14:textId="77777777" w:rsidR="00E07D7D" w:rsidRPr="00E07D7D" w:rsidRDefault="00E07D7D" w:rsidP="00CA7587">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00E07D7D">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dans le cas contraire, Alma va solliciter une bibliothèque d’un autre campus possédant un exemplaire réservable du titre en question. Pour cela, Alma va tenir compte des délais d’acheminent renseignés en sollicitant la bibliothèque qui affiche les délais d’acheminement les plus courts vers la bibliothèque de retrait choisie par le lecteur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E07D7D" w:rsidRDefault="00E07D7D" w:rsidP="00CA7587">
+    <w:p w14:paraId="4ADEB445" w14:textId="77777777" w:rsidR="00E07D7D" w:rsidRDefault="00E07D7D" w:rsidP="00CA7587">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="40"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Si aucune bibliothèque ne possède d’exemplaire en rayon réservable pour la bibliothèque de retrait choisie par l’usager, c’est le premier exemplaire emprunté qui passera en retour qui sera fourni à l’usager</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00E07D7D" w:rsidRDefault="00E07D7D" w:rsidP="00E07D7D">
+    <w:p w14:paraId="5CB6A1A4" w14:textId="77777777" w:rsidR="00E07D7D" w:rsidRDefault="00E07D7D" w:rsidP="00E07D7D">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Il est à noter que ces règles souffrent d’un défaut dans le contexte de fonctionnement du réseau : les « campus » définis dans Alma ne sont pas des entités géographiques mais des entités institutionnelles (UT1, UT2J, UPS, etc.). Aussi, le système est-il susceptible de solliciter une bibliothèque située loin de la bibliothèque de retrait choisir par le lecteur au motif qu’elle appartient au même campus que cette dernière, alors qu’un exemplaire est conservé dans une bibliothèque voisine mais qui relève d’un autre campus (par exemple : le système peut solliciter l’IUT de Tarbes pour fournir à l’IUT de </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">Il est à noter que ces règles souffrent d’un défaut dans le contexte de fonctionnement du réseau : les « campus » définis dans Alma ne sont pas des entités géographiques mais des entités institutionnelles (UT1, UT2J, UPS, etc.). Aussi, le système est-il susceptible de solliciter une bibliothèque située loin de la bibliothèque de retrait choisir par le lecteur au motif qu’elle appartient au même campus que cette dernière, alors qu’un exemplaire est conservé dans une bibliothèque voisine mais qui relève d’un autre campus (par exemple : le système peut solliciter l’IUT de Tarbes pour fournir à l’IUT de Rangueil un exemplaire qui se trouverait en rayon, au même moment, à </w:t>
+      </w:r>
+      <w:r w:rsidR="003073C9">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">l’ENAC). </w:t>
+      </w:r>
+      <w:r w:rsidR="00BD45DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ce point ne peut malheureusement pas être corrigé. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="656403F7" w14:textId="77777777" w:rsidR="003073C9" w:rsidRDefault="003073C9" w:rsidP="00E07D7D">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Rangueil</w:t>
-[...24 lines deleted...]
-        <w:t xml:space="preserve">Ce point ne peut malheureusement pas être corrigé. </w:t>
+        <w:t xml:space="preserve">Les délais d’acheminement ont été configurés séparément pour chaque bibliothèque. Néanmoins, ils s’appuient sur quelques grandes règles communes, qui visent à limiter autant que possible les déplacements de documents inter-villes lorsqu’un document peut être communiqué par une autre bibliothèque du même site universitaire : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003073C9" w:rsidRDefault="003073C9" w:rsidP="00E07D7D">
-[...17 lines deleted...]
-    <w:p w:rsidR="003073C9" w:rsidRDefault="003073C9" w:rsidP="003073C9">
+    <w:p w14:paraId="48F91071" w14:textId="77777777" w:rsidR="003073C9" w:rsidRDefault="003073C9" w:rsidP="003073C9">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Communication</w:t>
       </w:r>
       <w:r w:rsidR="00BD45DE">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> intra-Toulouse et intra-sites : </w:t>
       </w:r>
       <w:r w:rsidR="00BD45DE">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>4 ou 5 jours, sauf exceptions (par exemple : délais d’acheminement entre les bibliothèques d’UT1)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD45DE" w:rsidRDefault="00BD45DE" w:rsidP="003073C9">
+    <w:p w14:paraId="15F8A69B" w14:textId="77777777" w:rsidR="00BD45DE" w:rsidRDefault="00BD45DE" w:rsidP="003073C9">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="41"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Communications inter-villes : 6 jours</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="003073C9" w:rsidRPr="00BD45DE" w:rsidRDefault="003073C9" w:rsidP="00BD45DE">
+    <w:p w14:paraId="7F1C3CD4" w14:textId="77777777" w:rsidR="003073C9" w:rsidRPr="00BD45DE" w:rsidRDefault="003073C9" w:rsidP="00BD45DE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0006783B" w:rsidRDefault="0006783B" w:rsidP="0006783B">
+    <w:p w14:paraId="79569DE1" w14:textId="77777777" w:rsidR="0006783B" w:rsidRDefault="0006783B" w:rsidP="0006783B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0006783B" w:rsidRDefault="0006783B" w:rsidP="0006783B">
+    <w:p w14:paraId="0AF3AD2A" w14:textId="77777777" w:rsidR="0006783B" w:rsidRDefault="0006783B" w:rsidP="0006783B">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008916A4" w:rsidRPr="00787F5A" w:rsidRDefault="00290E8F" w:rsidP="008916A4">
+    <w:p w14:paraId="4146D171" w14:textId="77777777" w:rsidR="008916A4" w:rsidRPr="00787F5A" w:rsidRDefault="00290E8F" w:rsidP="008916A4">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="10" w:name="_Toc112235548"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Accéder à la liste des documents à retirer des rayons</w:t>
       </w:r>
       <w:bookmarkEnd w:id="10"/>
     </w:p>
-    <w:p w:rsidR="006627FB" w:rsidRDefault="00C65C68" w:rsidP="0095556E">
+    <w:p w14:paraId="54DDA3D5" w14:textId="77777777" w:rsidR="006627FB" w:rsidRDefault="00C65C68" w:rsidP="0095556E">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les documents en rayon </w:t>
       </w:r>
       <w:r w:rsidR="008916A4">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>qui sont demandés par des lecteurs apparaissent</w:t>
       </w:r>
@@ -27585,302 +31972,302 @@
       <w:r w:rsidR="008916A4">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> la fonction « Prendre en rayon » du menu « Services aux usagers ». Cette fonction n’est visible que lorsque l’on est localisé sous le bureau de prêt de sa bibliothèque. </w:t>
       </w:r>
       <w:r w:rsidR="00290E8F">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Elle est alimentée en temps réel, a</w:t>
       </w:r>
       <w:r w:rsidR="00B93BDE">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">u fur et à mesure que les demandes sont créées. Elle doit donc être régulièrement consultée. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008916A4" w:rsidRDefault="002F177C" w:rsidP="002F177C">
+    <w:p w14:paraId="55E2FCAB" w14:textId="77777777" w:rsidR="008916A4" w:rsidRDefault="002F177C" w:rsidP="002F177C">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6BBBF793" wp14:editId="2515C468">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6BBBF793" wp14:editId="66CC01BB">
             <wp:extent cx="4379985" cy="1578867"/>
             <wp:effectExtent l="0" t="0" r="1905" b="2540"/>
             <wp:docPr id="8" name="Image 8"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="8" name="2020-05-19_121310.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId16" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="4379985" cy="1578867"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008916A4" w:rsidRDefault="008916A4" w:rsidP="006F47B2">
+    <w:p w14:paraId="0004013E" w14:textId="77777777" w:rsidR="008916A4" w:rsidRDefault="008916A4" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008916A4" w:rsidRDefault="008916A4" w:rsidP="006F47B2">
+    <w:p w14:paraId="34B06830" w14:textId="77777777" w:rsidR="008916A4" w:rsidRDefault="008916A4" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Sont listés à cet endroit tous les documents de la bibliothèque qui doivent être retirés des rayons. Tous ces documents n’ont pas forcément été demandés par des usagers, certaines demandes de retrait des rayons été générées par Alma en raison de certains </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="008916A4">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>process</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> internes ou d’erreurs de manipulation d’Alma par des agents. Pour cette raison, il convient de filtrer les résultats pour n’afficher que les demandes de retrait du type « Demande de réservation du lecteur ». </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008916A4" w:rsidRDefault="00C1006E" w:rsidP="006F47B2">
+    <w:p w14:paraId="6E99C9E9" w14:textId="77777777" w:rsidR="008916A4" w:rsidRDefault="00C1006E" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F1C82F3" wp14:editId="13D894D3">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4F1C82F3" wp14:editId="65180D88">
             <wp:extent cx="5760720" cy="2817495"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="10" name="Image 10"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="10" name="2020-05-19_121800.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId17" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="2817495"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008916A4" w:rsidRDefault="00C1006E" w:rsidP="006F47B2">
+    <w:p w14:paraId="1CE3DA75" w14:textId="77777777" w:rsidR="008916A4" w:rsidRDefault="00C1006E" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76D20F62" wp14:editId="73A50D4C">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="76D20F62" wp14:editId="0C42432F">
             <wp:extent cx="5760720" cy="2817495"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="11" name="Image 11"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="11" name="2020-05-19_121825.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId18" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="2817495"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C1006E" w:rsidRDefault="00C1006E" w:rsidP="006F47B2">
+    <w:p w14:paraId="6C407E76" w14:textId="77777777" w:rsidR="00C1006E" w:rsidRDefault="00C1006E" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0031402F" w:rsidRDefault="0031402F" w:rsidP="006F47B2">
+    <w:p w14:paraId="01406B68" w14:textId="77777777" w:rsidR="0031402F" w:rsidRDefault="0031402F" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Deux</w:t>
       </w:r>
       <w:r w:rsidR="008916A4">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> autre</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="008916A4">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> filtre</w:t>
@@ -27928,652 +32315,672 @@
       <w:r w:rsidR="008916A4">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> avec profit</w:t>
       </w:r>
       <w:r w:rsidR="00C1006E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008916A4">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008916A4" w:rsidRPr="0031402F" w:rsidRDefault="0031402F" w:rsidP="0031402F">
+    <w:p w14:paraId="1F65360C" w14:textId="77777777" w:rsidR="008916A4" w:rsidRPr="0031402F" w:rsidRDefault="0031402F" w:rsidP="0031402F">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Le filtre « Localisation », qui affiche les documents à retirer des rayons en fonction de leur localisation de rangement</w:t>
       </w:r>
       <w:r w:rsidR="008916A4" w:rsidRPr="0031402F">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008916A4" w:rsidRDefault="00C1006E" w:rsidP="006F47B2">
+    <w:p w14:paraId="08D725DB" w14:textId="77777777" w:rsidR="008916A4" w:rsidRDefault="00C1006E" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DFC0FA0" wp14:editId="69F04012">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="1DFC0FA0" wp14:editId="04D8CD22">
             <wp:extent cx="5760720" cy="1656715"/>
             <wp:effectExtent l="0" t="0" r="0" b="635"/>
             <wp:docPr id="12" name="Image 12"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="12" name="2020-05-19_121857.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId19" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="1656715"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C1006E" w:rsidRDefault="00C1006E" w:rsidP="006F47B2">
+    <w:p w14:paraId="40D40A14" w14:textId="77777777" w:rsidR="00C1006E" w:rsidRDefault="00C1006E" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0031402F" w:rsidRPr="0031402F" w:rsidRDefault="0031402F" w:rsidP="0031402F">
+    <w:p w14:paraId="21937659" w14:textId="77777777" w:rsidR="0031402F" w:rsidRPr="0031402F" w:rsidRDefault="0031402F" w:rsidP="0031402F">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Le filtre « Destination », qui affiche les documents à retirer des rayons en fonction de leur bibliothèque de destination (</w:t>
       </w:r>
       <w:r w:rsidRPr="0031402F">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nota bene</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> : les documents demandés pour être retirés sur place apparaissent dans ce filtre sous la mention « Rayon des réservations »)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0031402F" w:rsidRDefault="0031402F" w:rsidP="0031402F">
+    <w:p w14:paraId="313004A8" w14:textId="77777777" w:rsidR="0031402F" w:rsidRDefault="0031402F" w:rsidP="0031402F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40D6CF4D" wp14:editId="0BDB91DF">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="40D6CF4D" wp14:editId="7357A819">
             <wp:extent cx="790041" cy="1981835"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="26" name="Image 26"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="26" name="06.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId20" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="809720" cy="2031199"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0031402F" w:rsidRDefault="0031402F" w:rsidP="006F47B2">
+    <w:p w14:paraId="1A2F7015" w14:textId="77777777" w:rsidR="0031402F" w:rsidRDefault="0031402F" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008916A4" w:rsidRDefault="008916A4" w:rsidP="006F47B2">
+    <w:p w14:paraId="28EBA14F" w14:textId="77777777" w:rsidR="008916A4" w:rsidRDefault="008916A4" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Pour chaque titre listé, </w:t>
       </w:r>
       <w:r w:rsidR="00290E8F">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">il est possible d’imprimer un bulletin, qui pourra tenir lieu de fantôme. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00290E8F" w:rsidRDefault="00290E8F" w:rsidP="006F47B2">
+    <w:p w14:paraId="729818B5" w14:textId="77777777" w:rsidR="00290E8F" w:rsidRDefault="00290E8F" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">L’impression des bulletins peut être réalisée titre à titre, en cliquant sur « Imprimer l’avis » sous le bouton action, ou par lot en cliquant sur « Tout sélectionner » puis sur le bouton « Imprimer l’avis » situé en haut à droite de la liste. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00290E8F" w:rsidRDefault="00C1006E" w:rsidP="006F47B2">
+    <w:p w14:paraId="4FF8BCC2" w14:textId="77777777" w:rsidR="00290E8F" w:rsidRDefault="00C1006E" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0177C3C6" wp14:editId="6A9E3966">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0177C3C6" wp14:editId="452D3BB0">
             <wp:extent cx="5760720" cy="2817495"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="13" name="Image 13"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="13" name="2020-05-19_122030.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId21" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="2817495"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00C1006E" w:rsidRDefault="00C1006E" w:rsidP="006F47B2">
+    <w:p w14:paraId="146E32A0" w14:textId="77777777" w:rsidR="00C1006E" w:rsidRDefault="00C1006E" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00290E8F" w:rsidRDefault="00290E8F" w:rsidP="006F47B2">
+    <w:p w14:paraId="6298D6ED" w14:textId="77777777" w:rsidR="00290E8F" w:rsidRDefault="00290E8F" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Les bulletins sont envoyés sur l’adresse mail associée au bureau de prêt. Suivant les bibliothèques, cette adresse est connectée à un logiciel de gestion d’impression ou consiste en une adresse professionnelle réelle, nominative ou générique. Dans le premier cas, les bulletins sortiront directement sur une imprimante ; dans le second, leur impression devra être lancée depuis la messagerie. </w:t>
+        <w:t xml:space="preserve">Les bulletins sont envoyés sur l’adresse </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> associée au bureau de prêt. Suivant les bibliothèques, cette adresse est connectée à un logiciel de gestion d’impression ou consiste en une adresse professionnelle réelle, nominative ou générique. Dans le premier cas, les bulletins sortiront directement sur une imprimante ; dans le second, leur impression devra être lancée depuis la messagerie. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00290E8F" w:rsidRDefault="00290E8F" w:rsidP="006F47B2">
+    <w:p w14:paraId="1C7A21C9" w14:textId="77777777" w:rsidR="00290E8F" w:rsidRDefault="00290E8F" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Il est possible, à la place ou en complément de ce qui précède, de lancer l’impression des bulletins depuis l’assistant d’impression du navigateur. Pour cela, il faut avoir </w:t>
       </w:r>
       <w:r w:rsidR="00C1006E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">préalablement </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cocher la case « Activer l’impression rapide » depuis son menu personnel de localisation ou cliquer sur le lien intitulé « Impression rapide » depuis le message de confirmation. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00290E8F" w:rsidRDefault="00C1006E" w:rsidP="006F47B2">
+    <w:p w14:paraId="146ECDC6" w14:textId="77777777" w:rsidR="00290E8F" w:rsidRDefault="00C1006E" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="530D0048" wp14:editId="34D0A39F">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="530D0048" wp14:editId="5C911706">
             <wp:extent cx="5760720" cy="1628140"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="14" name="Image 14"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="14" name="2020-05-19_122126.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId22" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="1628140"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00290E8F" w:rsidRDefault="00C1006E" w:rsidP="006F47B2">
+    <w:p w14:paraId="79D8EFC8" w14:textId="77777777" w:rsidR="00290E8F" w:rsidRDefault="00C1006E" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4321DFF5" wp14:editId="059981A4">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4321DFF5" wp14:editId="3BF90DBE">
             <wp:extent cx="5760720" cy="1423035"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="15" name="Image 15"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="15" name="2020-05-19_122208.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId23" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="1423035"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00290E8F" w:rsidRDefault="00C1006E" w:rsidP="006F47B2">
+    <w:p w14:paraId="1273B71B" w14:textId="77777777" w:rsidR="00290E8F" w:rsidRDefault="00C1006E" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D0F1690" wp14:editId="76E19609">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="6D0F1690" wp14:editId="5E27E7EB">
             <wp:extent cx="5760720" cy="2817495"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="16" name="Image 16"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="16" name="2020-05-19_122246.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId24" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="2817495"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="006F47B2" w:rsidRDefault="006F47B2" w:rsidP="006F47B2">
+    <w:p w14:paraId="7C444C90" w14:textId="77777777" w:rsidR="006F47B2" w:rsidRDefault="006F47B2" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB51CF" w:rsidRDefault="00EB51CF" w:rsidP="006F47B2">
+    <w:p w14:paraId="633A34A2" w14:textId="77777777" w:rsidR="00EB51CF" w:rsidRDefault="00EB51CF" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Il est possible également d’exporter dans un fichier Excel la liste des documents à retirer des rayons. Pour cela, il convient de cliquer sur le bouton situé en haut à droite, intitulé « Imprimer le rapport d’avis ». Plusieurs </w:t>
       </w:r>
       <w:r w:rsidR="0031402F">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">options sont alors possibles : télécharger le fichier, le recevoir par mail ou l’envoyer sur l’imprimante du bureau de prêt. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0031402F" w:rsidRDefault="0031402F" w:rsidP="006F47B2">
+    <w:p w14:paraId="4B0222A9" w14:textId="77777777" w:rsidR="0031402F" w:rsidRDefault="0031402F" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4745BDB2" wp14:editId="598B3B31">
             <wp:extent cx="5760720" cy="1160780"/>
             <wp:effectExtent l="0" t="0" r="0" b="1270"/>
             <wp:docPr id="24" name="Image 24"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -28589,51 +32996,51 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="1160780"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB51CF" w:rsidRDefault="0031402F" w:rsidP="006F47B2">
+    <w:p w14:paraId="2BF8983E" w14:textId="77777777" w:rsidR="00EB51CF" w:rsidRDefault="0031402F" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D6AA55C" wp14:editId="0F569D1B">
             <wp:extent cx="5760720" cy="1627505"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="25" name="Image 25"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -28649,1247 +33056,1234 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="1627505"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB51CF" w:rsidRDefault="00EB51CF" w:rsidP="006F47B2">
+    <w:p w14:paraId="7AF55D1C" w14:textId="77777777" w:rsidR="00EB51CF" w:rsidRDefault="00EB51CF" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0031402F" w:rsidRDefault="0031402F" w:rsidP="006F47B2">
+    <w:p w14:paraId="3201EC2A" w14:textId="77777777" w:rsidR="0031402F" w:rsidRDefault="0031402F" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Deux facettes supplémentaires sont proposées, en lien avec ces fonctions : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0031402F" w:rsidRDefault="0031402F" w:rsidP="0031402F">
+    <w:p w14:paraId="0ECDDDCE" w14:textId="77777777" w:rsidR="0031402F" w:rsidRDefault="0031402F" w:rsidP="0031402F">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Demande imprimée</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0031402F" w:rsidRPr="0031402F" w:rsidRDefault="0031402F" w:rsidP="0031402F">
+    <w:p w14:paraId="0AC2D373" w14:textId="77777777" w:rsidR="0031402F" w:rsidRPr="0031402F" w:rsidRDefault="0031402F" w:rsidP="0031402F">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="25"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Incluse dans le rapport</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB51CF" w:rsidRDefault="0031402F" w:rsidP="0031402F">
+    <w:p w14:paraId="6F368B50" w14:textId="77777777" w:rsidR="00EB51CF" w:rsidRDefault="0031402F" w:rsidP="0031402F">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="08D5D0C1" wp14:editId="0DB63B95">
             <wp:extent cx="1177290" cy="2333548"/>
             <wp:effectExtent l="0" t="0" r="3810" b="0"/>
             <wp:docPr id="27" name="Image 27"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="27" name="07.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId27">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="1189269" cy="2357293"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB51CF" w:rsidRDefault="00EB51CF" w:rsidP="006F47B2">
+    <w:p w14:paraId="1A8B602B" w14:textId="77777777" w:rsidR="00EB51CF" w:rsidRDefault="00EB51CF" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0031402F" w:rsidRDefault="0031402F" w:rsidP="006F47B2">
+    <w:p w14:paraId="6FF51EDF" w14:textId="77777777" w:rsidR="0031402F" w:rsidRDefault="0031402F" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">La mention « Non » affichée ici signifie que le titre affiché dans la liste n’a pas encore donné lieu à l’impression d’un bulletin ni à l’impression/exportation de la liste des titres à traiter. La demande en question est donc supposée ne pas avoir encore été prise en charge par un bibliothécaire.  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00EB51CF" w:rsidRDefault="00EB51CF" w:rsidP="006F47B2">
+    <w:p w14:paraId="29AE3544" w14:textId="77777777" w:rsidR="00EB51CF" w:rsidRDefault="00EB51CF" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EB51CF" w:rsidRDefault="00EB51CF" w:rsidP="006F47B2">
+    <w:p w14:paraId="1B3E4D0B" w14:textId="77777777" w:rsidR="00EB51CF" w:rsidRDefault="00EB51CF" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00EB51CF" w:rsidRDefault="00EB51CF" w:rsidP="006F47B2">
+    <w:p w14:paraId="401E6295" w14:textId="77777777" w:rsidR="00EB51CF" w:rsidRDefault="00EB51CF" w:rsidP="006F47B2">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B93BDE" w:rsidRPr="00787F5A" w:rsidRDefault="00B93BDE" w:rsidP="00B93BDE">
+    <w:p w14:paraId="68B8C1D2" w14:textId="77777777" w:rsidR="00B93BDE" w:rsidRPr="00787F5A" w:rsidRDefault="00B93BDE" w:rsidP="00B93BDE">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="11" w:name="_Toc112235549"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Retirer des documents des rayons et les mettre de côté</w:t>
       </w:r>
       <w:bookmarkEnd w:id="11"/>
     </w:p>
-    <w:p w:rsidR="00C1006E" w:rsidRDefault="00B93BDE" w:rsidP="0095556E">
+    <w:p w14:paraId="12F09160" w14:textId="77777777" w:rsidR="00C1006E" w:rsidRDefault="00B93BDE" w:rsidP="0095556E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les documents demandés à retirer des rayons doivent être scannés depuis la fonction « Scanner les exemplaires », toujours depuis le bureau de prêt de la bibliothèque. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0095556E" w:rsidRDefault="00B93BDE" w:rsidP="00C1006E">
+    <w:p w14:paraId="3205BB8F" w14:textId="77777777" w:rsidR="0095556E" w:rsidRDefault="00B93BDE" w:rsidP="00C1006E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Le scan de l’exemplaire vaut confirmation du fait que l’exemplaire demandé a été retiré des rayons. Si cette opération n’est pas réalisée, le document continuera à apparaître sous la fonction « Prendre en rayon » et ne sera jamais de côté pour le lecteur. Elle est donc absolument indispensable.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00635E3B" w:rsidRDefault="0095556E" w:rsidP="00C1006E">
+    <w:p w14:paraId="20F932D2" w14:textId="77777777" w:rsidR="00635E3B" w:rsidRDefault="0095556E" w:rsidP="00C1006E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Notez que la case « Enregistrer un usage interne » doit être décochée. </w:t>
       </w:r>
       <w:r w:rsidR="00B93BDE">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B93BDE" w:rsidRDefault="0095556E" w:rsidP="00B93BDE">
+    <w:p w14:paraId="131F5BE9" w14:textId="77777777" w:rsidR="00B93BDE" w:rsidRDefault="0095556E" w:rsidP="00B93BDE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="231870D6" wp14:editId="7BAD93EF">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="231870D6" wp14:editId="0CD18D57">
             <wp:extent cx="5760720" cy="2817495"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="20" name="Image 20"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="20" name="2020-05-19_122629.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId28" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="2817495"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0095556E" w:rsidRDefault="0095556E" w:rsidP="00B93BDE">
+    <w:p w14:paraId="3515C745" w14:textId="77777777" w:rsidR="0095556E" w:rsidRDefault="0095556E" w:rsidP="00B93BDE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0031402F" w:rsidRDefault="00B93BDE" w:rsidP="00B93BDE">
+    <w:p w14:paraId="1F8A82CD" w14:textId="77777777" w:rsidR="0031402F" w:rsidRDefault="00B93BDE" w:rsidP="00B93BDE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Dès qu’il est scanné</w:t>
       </w:r>
       <w:r w:rsidR="0095556E">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, une fenêtre pop-up </w:t>
       </w:r>
       <w:r w:rsidR="0031402F">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">informe le bibliothécaire de ce qu’il doit faire. Dans le cas présent, deux situations sont possibles : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0031402F" w:rsidRPr="0031402F" w:rsidRDefault="0031402F" w:rsidP="0031402F">
+    <w:p w14:paraId="1FC8B90F" w14:textId="77777777" w:rsidR="0031402F" w:rsidRPr="0031402F" w:rsidRDefault="0031402F" w:rsidP="0031402F">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001470DE">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Le document doit être placé sur l’étagère des réservations de la bibliothèque</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, parce qu’il est demandé pour un retrait sur place</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0095556E" w:rsidRDefault="0095556E" w:rsidP="00B93BDE">
+    <w:p w14:paraId="72702BF8" w14:textId="77777777" w:rsidR="0095556E" w:rsidRDefault="0095556E" w:rsidP="00B93BDE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D1141FE" wp14:editId="2A1D8504">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4D1141FE" wp14:editId="22B820DD">
             <wp:extent cx="5760720" cy="2817495"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="17" name="Image 17"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="17" name="2020-05-19_122843.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId29" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="2817495"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0095556E" w:rsidRDefault="0095556E" w:rsidP="00B93BDE">
+    <w:p w14:paraId="5453B9C9" w14:textId="77777777" w:rsidR="0095556E" w:rsidRDefault="0095556E" w:rsidP="00B93BDE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0095556E" w:rsidRDefault="0095556E" w:rsidP="00B93BDE">
+    <w:p w14:paraId="2B0B350E" w14:textId="77777777" w:rsidR="0095556E" w:rsidRDefault="0095556E" w:rsidP="00B93BDE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Celui-ci prend place </w:t>
       </w:r>
       <w:r w:rsidR="001470DE">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">alors </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">aussitôt sur l’étagère des réservations actives de la bibliothèque. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B93BDE" w:rsidRDefault="0095556E" w:rsidP="00B93BDE">
+    <w:p w14:paraId="67FF162D" w14:textId="77777777" w:rsidR="00B93BDE" w:rsidRDefault="0095556E" w:rsidP="00B93BDE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4984B8D4" wp14:editId="03B376B5">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4984B8D4" wp14:editId="7C715433">
             <wp:extent cx="5760720" cy="1120775"/>
             <wp:effectExtent l="0" t="0" r="0" b="3175"/>
             <wp:docPr id="18" name="Image 18"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="18" name="2020-05-19_123002.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId30" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="1120775"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B93BDE" w:rsidRDefault="00B93BDE" w:rsidP="00B93BDE">
+    <w:p w14:paraId="4002B01D" w14:textId="77777777" w:rsidR="00B93BDE" w:rsidRDefault="00B93BDE" w:rsidP="00B93BDE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00B93BDE" w:rsidRDefault="00B93BDE" w:rsidP="00B93BDE">
+    <w:p w14:paraId="422B145D" w14:textId="77777777" w:rsidR="00B93BDE" w:rsidRDefault="00B93BDE" w:rsidP="00B93BDE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Un mail est aussitôt envoyé pour informer l’usager de la mise à disposition du document. Ce mail de confirmation a été personnalisé pour chaque bibliothèque, afin de transmettre à l’usager les consignes de retrait propres à chacune. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B93BDE" w:rsidRDefault="0095556E" w:rsidP="00B93BDE">
+    <w:p w14:paraId="09B906BC" w14:textId="77777777" w:rsidR="00B93BDE" w:rsidRDefault="0095556E" w:rsidP="00B93BDE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="16DDC17E" wp14:editId="5454BA0A">
             <wp:extent cx="5760720" cy="3914140"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="19" name="Image 19"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="19" name="2020-05-19_123030.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId31">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="3914140"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B93BDE" w:rsidRDefault="00B93BDE" w:rsidP="00B93BDE">
+    <w:p w14:paraId="1A4410B3" w14:textId="77777777" w:rsidR="00B93BDE" w:rsidRDefault="00B93BDE" w:rsidP="00B93BDE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>La dernière étape du processus</w:t>
       </w:r>
       <w:r w:rsidR="001470DE">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, dans ce cas,</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> est le prêt du document sur le dossier du lecteur. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001470DE" w:rsidRPr="001470DE" w:rsidRDefault="001470DE" w:rsidP="001470DE">
+    <w:p w14:paraId="4041518F" w14:textId="77777777" w:rsidR="001470DE" w:rsidRPr="001470DE" w:rsidRDefault="001470DE" w:rsidP="001470DE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="001470DE">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Le document doit être </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>transféré vers la bibliothèque de retrait choisie par le lecteur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001470DE" w:rsidRPr="001470DE" w:rsidRDefault="001470DE" w:rsidP="001470DE">
+    <w:p w14:paraId="24E2AD13" w14:textId="77777777" w:rsidR="001470DE" w:rsidRPr="001470DE" w:rsidRDefault="001470DE" w:rsidP="001470DE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51720579" wp14:editId="1E48C5C1">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="51720579" wp14:editId="323027BD">
             <wp:extent cx="5760720" cy="2546985"/>
             <wp:effectExtent l="0" t="0" r="0" b="5715"/>
             <wp:docPr id="28" name="Image 28"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="28" name="08.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId32" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="2546985"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0049216A" w:rsidRDefault="0049216A" w:rsidP="0049216A">
+    <w:p w14:paraId="27166861" w14:textId="77777777" w:rsidR="0049216A" w:rsidRDefault="0049216A" w:rsidP="0049216A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001470DE" w:rsidRDefault="001470DE" w:rsidP="0049216A">
+    <w:p w14:paraId="21AF06BD" w14:textId="77777777" w:rsidR="001470DE" w:rsidRDefault="001470DE" w:rsidP="0049216A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Le document prend alors le processus « Transit ». </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001470DE" w:rsidRDefault="001470DE" w:rsidP="001470DE">
+    <w:p w14:paraId="52A24EA9" w14:textId="77777777" w:rsidR="001470DE" w:rsidRDefault="001470DE" w:rsidP="001470DE">
       <w:r>
         <w:rPr>
           <w:noProof/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="68D74BF0" wp14:editId="26891353">
             <wp:extent cx="5760720" cy="2465705"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="29" name="Image 29"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="29" name="09.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId33">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="2465705"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001470DE" w:rsidRDefault="001470DE" w:rsidP="001470DE"/>
-    <w:p w:rsidR="001470DE" w:rsidRDefault="001470DE" w:rsidP="001470DE">
+    <w:p w14:paraId="37B0869B" w14:textId="77777777" w:rsidR="001470DE" w:rsidRDefault="001470DE" w:rsidP="001470DE"/>
+    <w:p w14:paraId="0A28C0A7" w14:textId="77777777" w:rsidR="001470DE" w:rsidRDefault="001470DE" w:rsidP="001470DE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Il ne sera placé sur l’étagère des réservations actives de la bibliothèque de destination, qu’au moment où il y sera scanné. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001470DE" w:rsidRDefault="005E4017" w:rsidP="001470DE">
+    <w:p w14:paraId="58738010" w14:textId="77777777" w:rsidR="001470DE" w:rsidRDefault="005E4017" w:rsidP="001470DE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73B72886" wp14:editId="549A808F">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="73B72886" wp14:editId="15D547CC">
             <wp:extent cx="5760720" cy="2643505"/>
             <wp:effectExtent l="0" t="0" r="0" b="4445"/>
             <wp:docPr id="30" name="Image 30"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="30" name="2021-02-17_150851.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId34" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="2643505"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001470DE" w:rsidRDefault="001470DE" w:rsidP="001470DE">
+    <w:p w14:paraId="6204C4E5" w14:textId="77777777" w:rsidR="001470DE" w:rsidRDefault="001470DE" w:rsidP="001470DE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001470DE" w:rsidRDefault="001470DE" w:rsidP="001470DE">
+    <w:p w14:paraId="6C027249" w14:textId="77777777" w:rsidR="001470DE" w:rsidRDefault="001470DE" w:rsidP="001470DE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">C’est aussi à ce moment-là que l’usager sera averti de la mise de côté du document. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001470DE" w:rsidRDefault="001470DE" w:rsidP="001470DE">
+    <w:p w14:paraId="34E74658" w14:textId="77777777" w:rsidR="001470DE" w:rsidRDefault="001470DE" w:rsidP="001470DE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001470DE" w:rsidRDefault="001E76E5" w:rsidP="001470DE">
+    <w:p w14:paraId="27826022" w14:textId="77777777" w:rsidR="001470DE" w:rsidRDefault="001E76E5" w:rsidP="001470DE">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Trois</w:t>
       </w:r>
       <w:r w:rsidR="001470DE">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> choses à noter : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001470DE" w:rsidRDefault="001470DE" w:rsidP="005E4017">
+    <w:p w14:paraId="4FAEBABD" w14:textId="77777777" w:rsidR="001470DE" w:rsidRDefault="001470DE" w:rsidP="005E4017">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Un bulletin peut être imprimé par Alma à chaque scan du document et plus particulièrement, au moment où il est scanné la première fois pour être retiré des rayons. Pour cela, il convient de positionner l’indicateur « Imprimer automatiquement l’avis » sur « Oui »</w:t>
       </w:r>
       <w:r w:rsidR="005E4017">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ou de cliquer sur « Imprimer l’avis » sous le bouton action correspondant au document scanné</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00194747" w:rsidRPr="00194747" w:rsidRDefault="00194747" w:rsidP="00194747">
+    <w:p w14:paraId="7D3EBBF3" w14:textId="77777777" w:rsidR="00194747" w:rsidRPr="00194747" w:rsidRDefault="00194747" w:rsidP="00194747">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidRPr="00194747">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">l est possible de saisir ou de scanner l’identifiant </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>d’une</w:t>
       </w:r>
       <w:r w:rsidRPr="00194747">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> demande, plutôt que de scanner le code-barres de l’exemplaire retiré des rayons. Ce mode opératoire alternatif permet de traiter plus efficacement les cas de demandes simultanées de deux ou plusieurs usagers portant sur un même titre. En effet, dans ce cas de figure, lorsque le code-barres est scanné, un message d’erreur s’affiche pour informer le bibliothécaire que la présence de plusieurs demandes requiert le scan de la demande (« Plus d’une demande trouvée pour l’exemplaire renseigné. Veuillez entrer l’identifiant de la demande »). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001470DE" w:rsidRPr="001470DE" w:rsidRDefault="001470DE" w:rsidP="001470DE">
+    <w:p w14:paraId="6ABD4A91" w14:textId="77777777" w:rsidR="001470DE" w:rsidRPr="001470DE" w:rsidRDefault="001470DE" w:rsidP="001470DE">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="26"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Un document en transit peut être scanné à tout moment de son parcours, en particulier si le document doit transiter par une autre bibliothèque avant d’arriver à sa destination finale. Cela permet de vérifier quelle est la destination du document et d’améliorer le suivi de celui-ci, Alma </w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> permettant alors de tracer chaque étape de son trajet. </w:t>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Un document en transit peut être scanné à tout moment de son parcours, en particulier si le document doit transiter par une autre bibliothèque avant d’arriver à sa destination finale. Cela permet de vérifier quelle est la destination du document et d’améliorer le suivi de celui-ci, Alma Analytics permettant alors de tracer chaque étape de son trajet. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001470DE" w:rsidRDefault="001470DE" w:rsidP="001470DE"/>
-    <w:p w:rsidR="005E4017" w:rsidRPr="00787F5A" w:rsidRDefault="005E4017" w:rsidP="005E4017">
+    <w:p w14:paraId="7AE28F17" w14:textId="77777777" w:rsidR="001470DE" w:rsidRDefault="001470DE" w:rsidP="001470DE"/>
+    <w:p w14:paraId="60984D34" w14:textId="77777777" w:rsidR="005E4017" w:rsidRPr="00787F5A" w:rsidRDefault="005E4017" w:rsidP="005E4017">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="12" w:name="_Toc112235550"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Fin de traitement</w:t>
       </w:r>
       <w:r w:rsidR="007F6F50">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t> : prêt/retour et traitement des réservations expirées</w:t>
       </w:r>
       <w:bookmarkEnd w:id="12"/>
     </w:p>
-    <w:p w:rsidR="005E4017" w:rsidRDefault="005E4017" w:rsidP="005E4017">
+    <w:p w14:paraId="4DD6BACD" w14:textId="77777777" w:rsidR="005E4017" w:rsidRDefault="005E4017" w:rsidP="005E4017">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les documents arrivés sur l’étagère des réservations ont vocation à être prêtés au demandeur comme n’importe quel document. De la même manière, ils peuvent être retournés dans n’importe quelle bibliothèque du réseau, comme tout autre document. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E4017" w:rsidRDefault="005E4017" w:rsidP="005E4017">
+    <w:p w14:paraId="41C92E6D" w14:textId="77777777" w:rsidR="005E4017" w:rsidRDefault="005E4017" w:rsidP="005E4017">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Il est simplement rappelé, ici, que le retour à proprement parler se fait depuis la fonction « Retour » d’Alma, tandis que le retour à la bibliothèque d’un document récupéré de la navette se fait à l’aide de la fonction « Scanner les exemplaires » depuis le bureau de prêt de celle-ci.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E4017" w:rsidRDefault="005E4017" w:rsidP="005E4017">
+    <w:p w14:paraId="5E06F146" w14:textId="77777777" w:rsidR="005E4017" w:rsidRDefault="005E4017" w:rsidP="005E4017">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
         <w:t xml:space="preserve">Cependant, les documents mis de côté peuvent parfois n’être jamais récupérés par les personnes qui les ont demandés. Afin de pallier ce problème, </w:t>
       </w:r>
       <w:r w:rsidRPr="008D772B">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">un nouveau courrier a été activé pour rappeler aux intéressés qu’ils ont des documents à venir chercher. Ce courrier est envoyé tous les matins à 8h, quatre jours </w:t>
@@ -29899,51 +34293,51 @@
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">calendaires </w:t>
       </w:r>
       <w:r w:rsidRPr="008D772B">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>après que le document concerné a été mis de côté.</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E4017" w:rsidRDefault="005E4017" w:rsidP="005E4017">
+    <w:p w14:paraId="4B62F6ED" w14:textId="77777777" w:rsidR="005E4017" w:rsidRDefault="005E4017" w:rsidP="005E4017">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="4642CCBC" wp14:editId="0BB51986">
             <wp:extent cx="5760720" cy="1106170"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="31" name="Image 31"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -29959,190 +34353,190 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="1106170"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E4017" w:rsidRDefault="005E4017" w:rsidP="005E4017">
+    <w:p w14:paraId="2EA7BC8A" w14:textId="77777777" w:rsidR="005E4017" w:rsidRDefault="005E4017" w:rsidP="005E4017">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="005E4017" w:rsidRDefault="005E4017" w:rsidP="005E4017">
+    <w:p w14:paraId="73F8B6D2" w14:textId="77777777" w:rsidR="005E4017" w:rsidRDefault="005E4017" w:rsidP="005E4017">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorsqu’un document n’est pas retiré dans les délais impartis (8 jours ouvrés, pour la plupart des bibliothèques du réseau), la réservation passe sur l’étagère des réservations expirées, tout en restant affichée sur celle des réservations actives. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E4017" w:rsidRDefault="005E4017" w:rsidP="005E4017">
+    <w:p w14:paraId="278A9B70" w14:textId="77777777" w:rsidR="005E4017" w:rsidRDefault="005E4017" w:rsidP="005E4017">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">L’étagère des réservations expirées constitue un point de repère important, qui doit être régulièrement consulté et correctement utilisé. Les réservations sont réparties sous quatre onglets, dont trois seulement ont une utilité dans le contexte du réseau : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E4017" w:rsidRDefault="005E4017" w:rsidP="005E4017">
+    <w:p w14:paraId="0B79E8FD" w14:textId="77777777" w:rsidR="005E4017" w:rsidRDefault="005E4017" w:rsidP="005E4017">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>« Remettre en rayon » : figurent ici les réservations expirées, qui doivent être remis</w:t>
       </w:r>
       <w:r w:rsidR="008D772B">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>es</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> en rayon dans la bibliothèque</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E4017" w:rsidRDefault="005E4017" w:rsidP="005E4017">
+    <w:p w14:paraId="5EEBE875" w14:textId="77777777" w:rsidR="005E4017" w:rsidRDefault="005E4017" w:rsidP="005E4017">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>« Envoyer à la bibliothèque » : figurent ici les réservations expirées, qui doivent être envoyées vers une autre bibliothèque. Dans la plupart des cas, il s’agira de la bibliothèque propriétaire du document, mais il peut s’agir aussi d’une autre bibliothèque de retrait, si le document a été demandé par un second lecteur avec un lieu de retrait différent</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E4017" w:rsidRDefault="005E4017" w:rsidP="005E4017">
+    <w:p w14:paraId="1B41B356" w14:textId="77777777" w:rsidR="005E4017" w:rsidRDefault="005E4017" w:rsidP="005E4017">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="29"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>« Activer la suivante » : figurent ici les réservations expirées,</w:t>
       </w:r>
       <w:r w:rsidR="007F6F50">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour lesquelles il existe un second demandeur ayant choisi cette même bibliothèque comme lieu de retrait</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F6F50" w:rsidRPr="007F6F50" w:rsidRDefault="007F6F50" w:rsidP="007F6F50">
+    <w:p w14:paraId="4289B41F" w14:textId="77777777" w:rsidR="007F6F50" w:rsidRPr="007F6F50" w:rsidRDefault="007F6F50" w:rsidP="007F6F50">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="3DA0D942" wp14:editId="5EBB9FED">
             <wp:extent cx="5760720" cy="1297940"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="32" name="Image 32"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -30158,171 +34552,173 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="1297940"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="007F6F50" w:rsidRDefault="007F6F50" w:rsidP="007F6F50">
+    <w:p w14:paraId="37CFE6D9" w14:textId="77777777" w:rsidR="007F6F50" w:rsidRDefault="007F6F50" w:rsidP="007F6F50">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F6F50" w:rsidRDefault="007F6F50" w:rsidP="007F6F50">
+    <w:p w14:paraId="3DD7E7A7" w14:textId="77777777" w:rsidR="007F6F50" w:rsidRDefault="007F6F50" w:rsidP="007F6F50">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Pour chacun de ces onglets, Alma propose un bouton dédié qui permet d’exécuter l’action immédiatement (respectivement « Remettre en rayon », « Transférer » ou « Activer la suivante ») et de mettre à jour </w:t>
       </w:r>
       <w:r w:rsidR="008D772B">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">en </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">conséquence les processus associés (dans le premier cas, l’exemplaire retourne en rayon, dans le second il passe en transit et dans le dernier la réservation suivante est activée et le document replacé sur l’étagère des réservations actives sous le nom du nouveau demandeur). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="005E4017" w:rsidRPr="007F6F50" w:rsidRDefault="007F6F50" w:rsidP="007F6F50">
+    <w:p w14:paraId="1EDEBCD3" w14:textId="77777777" w:rsidR="005E4017" w:rsidRPr="007F6F50" w:rsidRDefault="007F6F50" w:rsidP="007F6F50">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Il est possible également, à la place, de scanner le document depuis la fonction « Scanner les exemplaires » du bureau de prêt. Cette possibilité est plus particulièrement utile pour les réservations placées sous les onglets « Envoyer à la bibliothèque » et/ou « Activer la suivante », car elles permettent d’afficher les consignes de traitement sous la forme de pop-up, voire de déclencher l’impression d’un bulletin. Lorsque les boutons « Transférer » ou « Activer la suivante » sont directement utilisés, ces informations font défaut. </w:t>
       </w:r>
       <w:r w:rsidR="005E4017" w:rsidRPr="007F6F50">
         <w:rPr>
           <w:b/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00B93BDE" w:rsidRDefault="00B93BDE" w:rsidP="00B93BDE">
+    <w:p w14:paraId="61FEA53F" w14:textId="77777777" w:rsidR="00B93BDE" w:rsidRDefault="00B93BDE" w:rsidP="00B93BDE">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="13" w:name="_Toc112235551"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Remarques</w:t>
       </w:r>
       <w:bookmarkEnd w:id="13"/>
     </w:p>
-    <w:p w:rsidR="0095556E" w:rsidRDefault="0095556E" w:rsidP="0095556E">
+    <w:p w14:paraId="01163D61" w14:textId="77777777" w:rsidR="0095556E" w:rsidRDefault="0095556E" w:rsidP="0095556E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00655418" w:rsidRPr="00655418" w:rsidRDefault="00655418" w:rsidP="00655418">
+    <w:p w14:paraId="4D3D5D66" w14:textId="77777777" w:rsidR="00655418" w:rsidRPr="00655418" w:rsidRDefault="00655418" w:rsidP="00655418">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="14" w:name="_Toc112235552"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Utilisation d’Alma Mobile pour la consultation des documents à retirer des rayons et la gestion de leur retrait</w:t>
       </w:r>
       <w:bookmarkEnd w:id="14"/>
     </w:p>
-    <w:p w:rsidR="0095556E" w:rsidRDefault="00FF6328" w:rsidP="00FF6328">
+    <w:p w14:paraId="4634DD82" w14:textId="77777777" w:rsidR="0095556E" w:rsidRDefault="00FF6328" w:rsidP="00FF6328">
       <w:pPr>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>La consultation de la liste des exemplaires à retirer des rayons et le scan de ces documents peut être réalisé sur terminal mobile (</w:t>
       </w:r>
       <w:r w:rsidRPr="00FF6328">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>smartphone</w:t>
@@ -30347,212 +34743,215 @@
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>nota bene</w:t>
       </w:r>
       <w:r w:rsidR="007F6F50">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> : il existe une version 2 de cette application, mais il est recommandé de n’utiliser que la première)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF6328" w:rsidRDefault="00FF6328" w:rsidP="00FF6328">
+    <w:p w14:paraId="7522A628" w14:textId="77777777" w:rsidR="00FF6328" w:rsidRDefault="00FF6328" w:rsidP="00FF6328">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Avant sa première utilisée, l’application doit être configurée comme suit : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF6328" w:rsidRDefault="00FF6328" w:rsidP="00E66DCC">
+    <w:p w14:paraId="4D4D35E1" w14:textId="77777777" w:rsidR="00FF6328" w:rsidRDefault="00FF6328" w:rsidP="00E66DCC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Saisie de l’adresse du serveur dans le champ supérieur : </w:t>
       </w:r>
+      <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Geneva" w:hAnsi="Geneva"/>
           <w:color w:val="000000"/>
           <w:sz w:val="18"/>
           <w:szCs w:val="18"/>
         </w:rPr>
         <w:t>https://univ-toulouse.alma.exlibrisgroup.com/mobile/login?</w:t>
       </w:r>
+      <w:proofErr w:type="gramEnd"/>
     </w:p>
-    <w:p w:rsidR="00FF6328" w:rsidRDefault="00FF6328" w:rsidP="00E66DCC">
+    <w:p w14:paraId="2618E191" w14:textId="77777777" w:rsidR="00FF6328" w:rsidRDefault="00FF6328" w:rsidP="00E66DCC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="6"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Renseignement de la méthode d’authentification CAS dans le champ du même nom</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF6328" w:rsidRDefault="00655418" w:rsidP="00655418">
+    <w:p w14:paraId="23922F93" w14:textId="77777777" w:rsidR="00FF6328" w:rsidRDefault="00655418" w:rsidP="00655418">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49F8352A" wp14:editId="521C7BE6">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="49F8352A" wp14:editId="32AC44B9">
             <wp:extent cx="2895600" cy="5905500"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="1" name="Image 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="1" name="accueil.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId37" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="2895600" cy="5905500"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF6328" w:rsidRDefault="00FF6328" w:rsidP="00FF6328">
+    <w:p w14:paraId="3A37E136" w14:textId="77777777" w:rsidR="00FF6328" w:rsidRDefault="00FF6328" w:rsidP="00FF6328">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF6328" w:rsidRDefault="00FF6328" w:rsidP="00FF6328">
+    <w:p w14:paraId="0CC7A10C" w14:textId="77777777" w:rsidR="00FF6328" w:rsidRDefault="00FF6328" w:rsidP="00FF6328">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">Une fois cela fait, l’accès à l’application est réalisé à l’aide du serveur CAS de l’Université de Toulouse. L’agent y retrouve les unités de service (bureaux de prêt et départements d’acquisition) auxquels il est habituellement associé. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF6328" w:rsidRDefault="00655418" w:rsidP="00655418">
+    <w:p w14:paraId="617A0753" w14:textId="77777777" w:rsidR="00FF6328" w:rsidRDefault="00655418" w:rsidP="00655418">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="29CA191F" wp14:editId="493289AF">
             <wp:extent cx="3286125" cy="6267450"/>
             <wp:effectExtent l="0" t="0" r="9525" b="0"/>
             <wp:docPr id="6" name="Image 6"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -30568,257 +34967,257 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3286125" cy="6267450"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF6328" w:rsidRDefault="00FF6328" w:rsidP="00FF6328">
+    <w:p w14:paraId="2177DD50" w14:textId="77777777" w:rsidR="00FF6328" w:rsidRDefault="00FF6328" w:rsidP="00FF6328">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF6328" w:rsidRDefault="00FF6328" w:rsidP="00FF6328">
+    <w:p w14:paraId="0E71F798" w14:textId="77777777" w:rsidR="00FF6328" w:rsidRDefault="00FF6328" w:rsidP="00FF6328">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">L’application se réduit à deux fonctions : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF6328" w:rsidRDefault="00FF6328" w:rsidP="00E66DCC">
+    <w:p w14:paraId="4534382B" w14:textId="77777777" w:rsidR="00FF6328" w:rsidRDefault="00FF6328" w:rsidP="00E66DCC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Accès à la liste des exemplaires à prendre en rayon (« Prendre en rayon »)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF6328" w:rsidRDefault="00FF6328" w:rsidP="00E66DCC">
+    <w:p w14:paraId="7F5B9B11" w14:textId="77777777" w:rsidR="00FF6328" w:rsidRDefault="00FF6328" w:rsidP="00E66DCC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="7"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Scan des exemplaires à l’aide de l’appareil photo intégré de l’appareil (« Scanner les exemplaires »). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF6328" w:rsidRPr="00FF6328" w:rsidRDefault="00FF6328" w:rsidP="00FF6328">
+    <w:p w14:paraId="7858C605" w14:textId="77777777" w:rsidR="00FF6328" w:rsidRPr="00FF6328" w:rsidRDefault="00FF6328" w:rsidP="00FF6328">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Il est à noter</w:t>
       </w:r>
       <w:r w:rsidR="00655418">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> que la liste des exemplaires à prendre en rayon, comme sur Alma. Un filtre peut être sélectionné en cliquant dessus (clic sur « Filtrer les résultats » puis sur le ou les filtres à appliquer) et supprimé en le faisant glisser vers la gauche. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF6328" w:rsidRDefault="00FF6328" w:rsidP="0095556E">
+    <w:p w14:paraId="00B1AEEC" w14:textId="77777777" w:rsidR="00FF6328" w:rsidRDefault="00FF6328" w:rsidP="0095556E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E1D7F" w:rsidRDefault="008E1D7F" w:rsidP="0095556E">
+    <w:p w14:paraId="3B904603" w14:textId="77777777" w:rsidR="008E1D7F" w:rsidRDefault="008E1D7F" w:rsidP="0095556E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E1D7F" w:rsidRDefault="008E1D7F" w:rsidP="0095556E">
+    <w:p w14:paraId="28DAB65C" w14:textId="77777777" w:rsidR="008E1D7F" w:rsidRDefault="008E1D7F" w:rsidP="0095556E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E1D7F" w:rsidRPr="00655418" w:rsidRDefault="008E1D7F" w:rsidP="008E1D7F">
+    <w:p w14:paraId="6992C17C" w14:textId="77777777" w:rsidR="008E1D7F" w:rsidRPr="00655418" w:rsidRDefault="008E1D7F" w:rsidP="008E1D7F">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="15" w:name="_Toc112235553"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Gestion des annulations</w:t>
       </w:r>
       <w:bookmarkEnd w:id="15"/>
     </w:p>
-    <w:p w:rsidR="008E1D7F" w:rsidRDefault="008E1D7F" w:rsidP="008E1D7F">
+    <w:p w14:paraId="3E1598A0" w14:textId="77777777" w:rsidR="008E1D7F" w:rsidRDefault="008E1D7F" w:rsidP="008E1D7F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Les demandes peuvent être annulées par l’usager depuis son compte lecteur, ou par le bibliothécaire agissant pour son compte. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E1D7F" w:rsidRPr="008E1D7F" w:rsidRDefault="008E1D7F" w:rsidP="008E1D7F">
+    <w:p w14:paraId="5D8CFF26" w14:textId="77777777" w:rsidR="008E1D7F" w:rsidRPr="008E1D7F" w:rsidRDefault="008E1D7F" w:rsidP="008E1D7F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E1D7F">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Si la réservation est annulée et que le document n'a pas encore été retiré des rayons, le document est retiré automatiquement de la liste des documents à prendre en rayon. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E1D7F" w:rsidRPr="008E1D7F" w:rsidRDefault="008E1D7F" w:rsidP="008E1D7F">
+    <w:p w14:paraId="05254A85" w14:textId="77777777" w:rsidR="008E1D7F" w:rsidRPr="008E1D7F" w:rsidRDefault="008E1D7F" w:rsidP="008E1D7F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E1D7F">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Si la réservation est annulée et que le document a été retiré des rayons mais n'a pas encore été scanné, Alma indiquera que le document est à remettre en rayon au moment où le bibliothécaire le scannera. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E1D7F" w:rsidRPr="008E1D7F" w:rsidRDefault="008E1D7F" w:rsidP="008E1D7F">
+    <w:p w14:paraId="02A89182" w14:textId="77777777" w:rsidR="008E1D7F" w:rsidRPr="008E1D7F" w:rsidRDefault="008E1D7F" w:rsidP="008E1D7F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E1D7F">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Si la réservation est annulée est que le document a déjà été rangé sur l'étagère des réservations, le document passera sur l'étagère des réservations expirées d'Alma</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, avec une date de début correspondant à la date de l’annulation</w:t>
       </w:r>
       <w:r w:rsidRPr="008E1D7F">
@@ -30840,171 +35239,171 @@
       <w:r w:rsidR="008D772B">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> qui apparaît simultanément sur les deux étagères</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="008E1D7F">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E1D7F" w:rsidRPr="008E1D7F" w:rsidRDefault="008E1D7F" w:rsidP="008E1D7F">
+    <w:p w14:paraId="17E2DCC1" w14:textId="77777777" w:rsidR="008E1D7F" w:rsidRPr="008E1D7F" w:rsidRDefault="008E1D7F" w:rsidP="008E1D7F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="008E1D7F">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Si la réservation est annulée et que le document a déjà été mis de côté pour partir dans sa bibliothèque de destination, voire est déjà en cours de transfert vers celle-ci, la première personne qui scannera le document, soit dans ladite bibliothèque de destination soit dans une bibliothèque-point de dépôt, verra s'afficher le message que le document est à renvoyer </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">dans sa bibliothèque d'origine ou, plus exactement, qu’il est en transit vers celle-ci. </w:t>
       </w:r>
       <w:r w:rsidRPr="008E1D7F">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FF6328" w:rsidRDefault="00A557E0" w:rsidP="0095556E">
+    <w:p w14:paraId="753B9840" w14:textId="77777777" w:rsidR="00FF6328" w:rsidRDefault="00A557E0" w:rsidP="0095556E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Il est rappelé que lorsqu’une demande est annulée depuis Alma, l’annulation </w:t>
       </w:r>
       <w:r w:rsidR="008D772B">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">peut être assortie d’un motif et d’un commentaire. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E1D7F" w:rsidRDefault="008E1D7F" w:rsidP="0095556E">
+    <w:p w14:paraId="0A4CD2AE" w14:textId="77777777" w:rsidR="008E1D7F" w:rsidRDefault="008E1D7F" w:rsidP="0095556E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A557E0" w:rsidRDefault="00A557E0" w:rsidP="0095556E">
+    <w:p w14:paraId="403B0167" w14:textId="77777777" w:rsidR="00A557E0" w:rsidRDefault="00A557E0" w:rsidP="0095556E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E1D7F" w:rsidRPr="00655418" w:rsidRDefault="008E1D7F" w:rsidP="008E1D7F">
+    <w:p w14:paraId="32B19BFE" w14:textId="77777777" w:rsidR="008E1D7F" w:rsidRPr="00655418" w:rsidRDefault="008E1D7F" w:rsidP="008E1D7F">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="16" w:name="_Toc112235554"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Cas d’un document manquant</w:t>
       </w:r>
       <w:bookmarkEnd w:id="16"/>
     </w:p>
-    <w:p w:rsidR="008E1D7F" w:rsidRDefault="008E1D7F" w:rsidP="008E1D7F">
+    <w:p w14:paraId="62BA355D" w14:textId="77777777" w:rsidR="008E1D7F" w:rsidRDefault="008E1D7F" w:rsidP="008E1D7F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Un document demandé qui doit être retiré des rayons peut s’avérer manquant. Dans ce cas de figure, les bibliothécaires ont la possibilité de le signaler depuis la liste des documents à prendre en rayon en cliquant sur « Indiquer comme manquant ». </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E1D7F" w:rsidRDefault="008E1D7F" w:rsidP="008E1D7F">
+    <w:p w14:paraId="1C9E25AD" w14:textId="77777777" w:rsidR="008E1D7F" w:rsidRDefault="008E1D7F" w:rsidP="008E1D7F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
           <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="32D8ED18" wp14:editId="470C887C">
             <wp:extent cx="5760720" cy="1026160"/>
             <wp:effectExtent l="0" t="0" r="0" b="2540"/>
             <wp:docPr id="33" name="Image 33"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
@@ -31020,84 +35419,102 @@
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="1026160"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E1D7F" w:rsidRDefault="008E1D7F" w:rsidP="0095556E">
+    <w:p w14:paraId="7A181F1B" w14:textId="77777777" w:rsidR="008E1D7F" w:rsidRDefault="008E1D7F" w:rsidP="0095556E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="008E1D7F" w:rsidRDefault="008E1D7F" w:rsidP="008E1D7F">
+    <w:p w14:paraId="0A6E5708" w14:textId="77777777" w:rsidR="008E1D7F" w:rsidRDefault="008E1D7F" w:rsidP="008E1D7F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Lorsque la demande portait sur un exemplaire précis (cas d’une demande </w:t>
       </w:r>
       <w:r w:rsidR="00BD45DE">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>pour un exemplaire de fascicule de périodique ou une tome d’une monographie multi-volumes</w:t>
+        <w:t xml:space="preserve">pour un exemplaire de fascicule de périodique ou </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00BD45DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>une tome</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00BD45DE">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’une monographie multi-volumes</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>), seul l’exemplaire concerné est déclaré manquant</w:t>
       </w:r>
       <w:r w:rsidR="00A557E0">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (processus « Manquant »)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, et cela quoique puisse </w:t>
       </w:r>
@@ -31112,1024 +35529,997 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> Alma</w:t>
       </w:r>
       <w:r w:rsidR="008D772B">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> à cet instant</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="008E1D7F" w:rsidRDefault="008E1D7F" w:rsidP="008E1D7F">
+    <w:p w14:paraId="460D8A13" w14:textId="77777777" w:rsidR="008E1D7F" w:rsidRDefault="008E1D7F" w:rsidP="008E1D7F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Lorsque la demande portait indifféremment sur tous les exemplaires du titre conservés par la bibliothèque</w:t>
       </w:r>
       <w:r w:rsidR="00BD45DE">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> (cas d’une demande portant sur une monographie mono-volume, c’est-à-dire la majorité des cas)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidRPr="008E1D7F">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>l'indication que le document demandé est manquant s'appliquera à l'ensemble des exemplaires attachés à la notice de holding ou, plus précisément, à l'ensemble des exemplaires réservables qui lui sont attachés (s'il existe un exemplaire "non réserva</w:t>
       </w:r>
       <w:r w:rsidR="00A557E0">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ble", il ne sera pas concerné).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A557E0" w:rsidRDefault="008D772B" w:rsidP="008E1D7F">
+    <w:p w14:paraId="1076CF46" w14:textId="77777777" w:rsidR="00A557E0" w:rsidRDefault="008D772B" w:rsidP="008E1D7F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Dans tous les cas, l</w:t>
       </w:r>
       <w:r w:rsidR="00A557E0">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">a déclaration qu’un document est manquant entraîne l’annulation de la réservation. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A557E0" w:rsidRDefault="00A557E0" w:rsidP="008E1D7F">
+    <w:p w14:paraId="38FA7823" w14:textId="77777777" w:rsidR="00A557E0" w:rsidRDefault="00A557E0" w:rsidP="008E1D7F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A557E0" w:rsidRDefault="00A557E0" w:rsidP="008E1D7F">
+    <w:p w14:paraId="7BDFAA08" w14:textId="77777777" w:rsidR="00A557E0" w:rsidRDefault="00A557E0" w:rsidP="008E1D7F">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A557E0" w:rsidRPr="00655418" w:rsidRDefault="00A557E0" w:rsidP="00A557E0">
+    <w:p w14:paraId="4E8AF482" w14:textId="77777777" w:rsidR="00A557E0" w:rsidRPr="00655418" w:rsidRDefault="00A557E0" w:rsidP="00A557E0">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="17" w:name="_Toc112235555"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
         <w:t>Demande déclinée</w:t>
       </w:r>
       <w:bookmarkEnd w:id="17"/>
     </w:p>
-    <w:p w:rsidR="00A557E0" w:rsidRDefault="00A557E0" w:rsidP="00A557E0">
+    <w:p w14:paraId="43D305F4" w14:textId="77777777" w:rsidR="00A557E0" w:rsidRDefault="00A557E0" w:rsidP="00A557E0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Indépendamment de la présence ou non d’un exemplaire, et en complément de la fonction d’annulation, une bibliothèque peut décliner une demande de réservation via un bouton dédié : « Ignorer la localisation ». </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00A557E0" w:rsidRDefault="00A557E0" w:rsidP="00A557E0">
+    <w:p w14:paraId="11983C9B" w14:textId="77777777" w:rsidR="00A557E0" w:rsidRDefault="00A557E0" w:rsidP="00A557E0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Ce bouton s’affiche sur la liste des documents à prendre en rayon lorsque le titre demandé peut être fourni par une autre bibliothèque</w:t>
       </w:r>
       <w:r w:rsidR="0015758A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, en théorie</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Si ce bouton est activé, le titre disparaît de la liste des documents à prendre en rayon et la demande est transférée à une autre bibliothèque. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD45DE" w:rsidRDefault="0015758A" w:rsidP="00A557E0">
+    <w:p w14:paraId="1859CD6B" w14:textId="77777777" w:rsidR="00BD45DE" w:rsidRDefault="0015758A" w:rsidP="00A557E0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="65E35938" wp14:editId="5DE2B426">
             <wp:extent cx="5760720" cy="1174750"/>
             <wp:effectExtent l="0" t="0" r="0" b="6350"/>
             <wp:docPr id="35" name="Image 35"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="35" name="Opera Instantané_2021-07-12_104604_univ-toulouse-psb.alma.exlibrisgroup.com.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId40">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="1174750"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD45DE" w:rsidRDefault="0015758A" w:rsidP="00A557E0">
+    <w:p w14:paraId="482A43CF" w14:textId="77777777" w:rsidR="00BD45DE" w:rsidRDefault="0015758A" w:rsidP="00A557E0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D260AD7" wp14:editId="177ACFAC">
             <wp:extent cx="5760720" cy="1693545"/>
             <wp:effectExtent l="0" t="0" r="0" b="1905"/>
             <wp:docPr id="36" name="Image 36"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="36" name="Opera Instantané_2021-07-12_104637_univ-toulouse-psb.alma.exlibrisgroup.com.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId41">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="1693545"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015758A" w:rsidRDefault="0015758A" w:rsidP="0015758A">
+    <w:p w14:paraId="1878300C" w14:textId="77777777" w:rsidR="0015758A" w:rsidRDefault="0015758A" w:rsidP="0015758A">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="5D7DACBC" wp14:editId="39588B6E">
             <wp:extent cx="3429563" cy="1853981"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="38" name="Image 38"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="38" name="Opera Instantané_2021-07-12_105934_univ-toulouse-psb.alma.exlibrisgroup.com.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId42">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="3447335" cy="1863588"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015758A" w:rsidRDefault="0015758A" w:rsidP="00A557E0">
+    <w:p w14:paraId="55D7F9A6" w14:textId="77777777" w:rsidR="0015758A" w:rsidRDefault="0015758A" w:rsidP="00A557E0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0015758A" w:rsidRDefault="0015758A" w:rsidP="00A557E0">
+    <w:p w14:paraId="59914579" w14:textId="77777777" w:rsidR="0015758A" w:rsidRDefault="0015758A" w:rsidP="00A557E0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Attention, il peut arriver qu’un message d’erreur s’affiche. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015758A" w:rsidRDefault="0015758A" w:rsidP="00A557E0">
+    <w:p w14:paraId="35230993" w14:textId="77777777" w:rsidR="0015758A" w:rsidRDefault="0015758A" w:rsidP="00A557E0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="14E9BA5A" wp14:editId="659EDBCB">
             <wp:extent cx="5760720" cy="1452880"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="37" name="Image 37"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="37" name="Opera Instantané_2021-07-12_105258_univ-toulouse-psb.alma.exlibrisgroup.com.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId43">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5760720" cy="1452880"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015758A" w:rsidRDefault="0015758A" w:rsidP="00A557E0">
+    <w:p w14:paraId="1C332558" w14:textId="77777777" w:rsidR="0015758A" w:rsidRDefault="0015758A" w:rsidP="00A557E0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0015758A" w:rsidRDefault="0015758A" w:rsidP="00A557E0">
+    <w:p w14:paraId="712C6BBF" w14:textId="77777777" w:rsidR="0015758A" w:rsidRDefault="0015758A" w:rsidP="00A557E0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">L’affichage de ce message est causé par le fait, ici, que les autres bibliothèques susceptibles de traiter la demande n’autorisent pas la communication de leurs documents dans la bibliothèque de retrait choisie par le lecteur. Dans ce cas, ce message ne pouvant pas être outrepassé, la bibliothèque devra </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ou</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> traiter la demande ou l’annuler. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0015758A" w:rsidRDefault="0015758A" w:rsidP="0015758A">
+    <w:p w14:paraId="502E62DD" w14:textId="77777777" w:rsidR="0015758A" w:rsidRDefault="0015758A" w:rsidP="0015758A">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Le bouton « Ignorer la localisation » n’apparaît que de manière contextuelle. S’il n’apparaît pas, c’est parce que la bibliothèque est seule en capacité de traiter la demande. Dans ce cas, si la bibliothèque ne peut pas ou ne veut pas honorer la demande, on utilisera alors le bouton « Indiquer comme manquant » ou le bouton « Annulation » en fonction du contexte. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00BD45DE" w:rsidRDefault="00BD45DE" w:rsidP="00A557E0">
+    <w:p w14:paraId="1E93A875" w14:textId="77777777" w:rsidR="00BD45DE" w:rsidRDefault="00BD45DE" w:rsidP="00A557E0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>On notera</w:t>
       </w:r>
       <w:r w:rsidR="0015758A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> pour finir</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> que les bibliothèques peuvent se passer de manière indéfinie une même demande. C’est-à-dire que si la dernière bibliothèque sollicitée passe également son tour, </w:t>
       </w:r>
       <w:r w:rsidR="0015758A">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>le système</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> fera suivre la demande à la première bibliothèque qu’il avait sollicitée. Dans un cas comme celui-ci, qui a de fortes chances de rester théorique, il appartiendra alors à cette bibliothèque d’annuler la demande. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00655418" w:rsidRDefault="00655418" w:rsidP="0095556E">
+    <w:p w14:paraId="21B240C3" w14:textId="77777777" w:rsidR="00655418" w:rsidRDefault="00655418" w:rsidP="0095556E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00655418" w:rsidRDefault="00655418" w:rsidP="0095556E">
+    <w:p w14:paraId="4E6B2B6A" w14:textId="77777777" w:rsidR="00655418" w:rsidRDefault="00655418" w:rsidP="0095556E">
       <w:pPr>
         <w:spacing w:after="0"/>
         <w:ind w:firstLine="708"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00655418" w:rsidRPr="00655418" w:rsidRDefault="00655418" w:rsidP="00655418">
+    <w:p w14:paraId="006D72A7" w14:textId="77777777" w:rsidR="00655418" w:rsidRPr="00655418" w:rsidRDefault="00655418" w:rsidP="00655418">
       <w:pPr>
         <w:pStyle w:val="Titre3"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="18" w:name="_Toc112235556"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t xml:space="preserve">Utilisation d’Alma </w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t>Utilisation d’Alma Analytics</w:t>
+      </w:r>
+      <w:r w:rsidR="008E1D7F">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Analytics</w:t>
-[...8 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> aux fins de suivi</w:t>
       </w:r>
       <w:bookmarkEnd w:id="18"/>
     </w:p>
-    <w:p w:rsidR="00B93BDE" w:rsidRDefault="007F6F50" w:rsidP="0095556E">
+    <w:p w14:paraId="01D42ECA" w14:textId="77777777" w:rsidR="00B93BDE" w:rsidRDefault="007F6F50" w:rsidP="0095556E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Un tableau de bord intitulé « </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Réseau_CIRC_Tableau</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>bord_Réservations</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> » est disponible depuis le menu </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t> » est disponible depuis le menu Analytics d’Alma. Il permet de suivre l’état d’avancement des demandes reçues pour sa bibliothèque, suivant les différents cas de figure possible : documents sur l’étagère</w:t>
+      </w:r>
+      <w:r w:rsidR="008E1D7F">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en attente de retrait, exemplaires demandés en cours de transfert, etc. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="44139EC0" w14:textId="77777777" w:rsidR="0032395C" w:rsidRDefault="008E1D7F" w:rsidP="0032395C">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Analytics</w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve">Ce tableau de bord pourra être affiné en fonction des besoins (par exemple : affichage de la liste des demandes à retirer des rayons). </w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-        <w:t xml:space="preserve"> en attente de retrait, exemplaires demandés en cours de transfert, etc. </w:t>
+          <w:noProof/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+          <w:lang w:eastAsia="fr-FR"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il est rappelé, toutefois, que les données d’Analytics ne sont disponibles qu’à J-1, ce qui ne permet pas nécessairement d’en faire un outil de suivi en temps réel. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0032395C" w:rsidRDefault="008E1D7F" w:rsidP="0032395C">
+    <w:p w14:paraId="3FBE06E6" w14:textId="77777777" w:rsidR="00E360D0" w:rsidRDefault="00E360D0" w:rsidP="0032395C">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
-      <w:r>
-[...16 lines deleted...]
-      </w:r>
     </w:p>
-    <w:p w:rsidR="00E360D0" w:rsidRDefault="00E360D0" w:rsidP="0032395C">
-[...9 lines deleted...]
-    <w:p w:rsidR="007F6F50" w:rsidRDefault="007F6F50">
+    <w:p w14:paraId="781B7A4C" w14:textId="77777777" w:rsidR="007F6F50" w:rsidRDefault="007F6F50">
       <w:pPr>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="007F6F50" w:rsidRDefault="007F6F50">
+    <w:p w14:paraId="512FA028" w14:textId="77777777" w:rsidR="007F6F50" w:rsidRDefault="007F6F50">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:sz w:val="40"/>
           <w:szCs w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:sz w:val="40"/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00FD5BCA" w:rsidRPr="00AC62BA" w:rsidRDefault="00E360D0" w:rsidP="00FD5BCA">
+    <w:p w14:paraId="2B2003C3" w14:textId="77777777" w:rsidR="00FD5BCA" w:rsidRPr="00AC62BA" w:rsidRDefault="00E360D0" w:rsidP="00FD5BCA">
       <w:pPr>
         <w:pStyle w:val="Titre1"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="19" w:name="_Toc112235557"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="40"/>
         </w:rPr>
+        <w:lastRenderedPageBreak/>
         <w:t>Principaux problèmes connus</w:t>
       </w:r>
       <w:bookmarkEnd w:id="19"/>
     </w:p>
-    <w:p w:rsidR="00DD3F5E" w:rsidRDefault="00DD3F5E" w:rsidP="00720784">
+    <w:p w14:paraId="063D1288" w14:textId="77777777" w:rsidR="00DD3F5E" w:rsidRDefault="00DD3F5E" w:rsidP="00720784">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00866E46" w:rsidRPr="002A37DD" w:rsidRDefault="00DD3F5E" w:rsidP="002A37DD">
+    <w:p w14:paraId="6FFC91D8" w14:textId="77777777" w:rsidR="00866E46" w:rsidRPr="002A37DD" w:rsidRDefault="00DD3F5E" w:rsidP="002A37DD">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="20" w:name="_Toc112235558"/>
       <w:r w:rsidRPr="002A37DD">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Cas n°1 : un usager ne voit pas le bouton demande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="20"/>
       <w:r w:rsidRPr="002A37DD">
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD3F5E" w:rsidRDefault="00DD3F5E" w:rsidP="00720784">
+    <w:p w14:paraId="4773EC47" w14:textId="77777777" w:rsidR="00DD3F5E" w:rsidRDefault="00DD3F5E" w:rsidP="00720784">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Explications possibles : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD3F5E" w:rsidRDefault="00DD3F5E" w:rsidP="00E66DCC">
+    <w:p w14:paraId="453C2D58" w14:textId="77777777" w:rsidR="00DD3F5E" w:rsidRDefault="00DD3F5E" w:rsidP="00E66DCC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Il n’est pas connecté à son compte lecteur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00731AE0" w:rsidRDefault="00731AE0" w:rsidP="00E66DCC">
+    <w:p w14:paraId="30A462BC" w14:textId="77777777" w:rsidR="00731AE0" w:rsidRDefault="00731AE0" w:rsidP="00E66DCC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Il est bloqué</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD3F5E" w:rsidRDefault="00DD3F5E" w:rsidP="00E66DCC">
+    <w:p w14:paraId="2D6C9100" w14:textId="77777777" w:rsidR="00DD3F5E" w:rsidRDefault="00DD3F5E" w:rsidP="00E66DCC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Les exemplaires </w:t>
       </w:r>
       <w:r w:rsidR="00400251">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>associés au titre demandé</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> ne sont pas réservables : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD3F5E" w:rsidRDefault="00DD3F5E" w:rsidP="00E66DCC">
+    <w:p w14:paraId="39038A83" w14:textId="77777777" w:rsidR="00DD3F5E" w:rsidRDefault="00DD3F5E" w:rsidP="00E66DCC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Parce qu’ils sont en prêt, en cours d’acquisition, en traitement, manquants, perdus, etc.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD3F5E" w:rsidRDefault="00DD3F5E" w:rsidP="00E66DCC">
+    <w:p w14:paraId="57E59170" w14:textId="77777777" w:rsidR="00DD3F5E" w:rsidRDefault="00DD3F5E" w:rsidP="00E66DCC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="1"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Parce qu’ils appartiennent à des localisations qui ne sont pas autorisées au service</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD3F5E" w:rsidRDefault="00DD3F5E" w:rsidP="00E66DCC">
+    <w:p w14:paraId="1D096B54" w14:textId="77777777" w:rsidR="00DD3F5E" w:rsidRDefault="00DD3F5E" w:rsidP="00E66DCC">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Son groupe d’utilisateurs n’est pas autorisé à faire des </w:t>
       </w:r>
       <w:r w:rsidR="00400251">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
@@ -32148,155 +36538,139 @@
       <w:r w:rsidR="00400251">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> concernée</w:t>
       </w:r>
       <w:r w:rsidR="00400251">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>s</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DA0809" w:rsidRPr="00DA0809" w:rsidRDefault="00DA0809" w:rsidP="00DA0809">
+    <w:p w14:paraId="0D672FBD" w14:textId="77777777" w:rsidR="00DA0809" w:rsidRPr="00DA0809" w:rsidRDefault="00DA0809" w:rsidP="00DA0809">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="4"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Son </w:t>
-      </w:r>
+        <w:t>Son campus n’est pas autorisé à faire des demandes de mise de côté pour les bibliothèques concernées</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4A9F1E4E" w14:textId="77777777" w:rsidR="00731AE0" w:rsidRPr="00731AE0" w:rsidRDefault="00731AE0" w:rsidP="00731AE0">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>campus</w:t>
-[...7 lines deleted...]
-        <w:t xml:space="preserve"> n’est pas autorisé à faire des demandes de mise de côté pour les bibliothèques concernées</w:t>
+        <w:t xml:space="preserve">Il est rappelé qu’un usager dont le dossier a expiré ne peut plus se connecter à son compte lecteur. Dans ce cas, il aura un message d’erreur spécifique. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00731AE0" w:rsidRPr="00731AE0" w:rsidRDefault="00731AE0" w:rsidP="00731AE0">
+    <w:p w14:paraId="555A7C76" w14:textId="77777777" w:rsidR="00DD3F5E" w:rsidRDefault="00DD3F5E" w:rsidP="00720784">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
-          <w:sz w:val="20"/>
-[...10 lines deleted...]
-      </w:r>
+          <w:i/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
-    <w:p w:rsidR="00DD3F5E" w:rsidRDefault="00DD3F5E" w:rsidP="00720784">
-[...10 lines deleted...]
-    <w:p w:rsidR="00CB2C17" w:rsidRPr="002A37DD" w:rsidRDefault="008D772B" w:rsidP="002A37DD">
+    <w:p w14:paraId="0B65AAD0" w14:textId="77777777" w:rsidR="00CB2C17" w:rsidRPr="002A37DD" w:rsidRDefault="008D772B" w:rsidP="002A37DD">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="21" w:name="_Toc112235559"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Cas n°2</w:t>
       </w:r>
       <w:r w:rsidR="00CB2C17" w:rsidRPr="002A37DD">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t> : l’usager ne peut plus faire de demande</w:t>
       </w:r>
       <w:bookmarkEnd w:id="21"/>
       <w:r w:rsidR="00CB2C17" w:rsidRPr="002A37DD">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB2C17" w:rsidRDefault="00CB2C17" w:rsidP="00CB2C17">
+    <w:p w14:paraId="5656AF46" w14:textId="77777777" w:rsidR="00CB2C17" w:rsidRDefault="00CB2C17" w:rsidP="00CB2C17">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Explication possible : s’il a at</w:t>
       </w:r>
       <w:r w:rsidR="008D772B">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>teint la limite des 10</w:t>
@@ -32313,523 +36687,593 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>le bouton « Demande » restera proposé, mais l’usager verra s’afficher un message d’erreur spécifique. Cette limite ne peut pas être outrepassée, même par un bibliothécaire. Il convient donc soit d’att</w:t>
       </w:r>
       <w:r w:rsidR="008D772B">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>endre que ses 10</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> premières demandes aient été satisfaites, c’est-à-dire transformées en prêt, soit d’en annuler une ou plusieurs, ce qui peut être fait aussi par l’usager depuis son compte lecteur que par un bibliothécaire depuis le dossier du demandeur. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB2C17" w:rsidRDefault="00CB2C17" w:rsidP="00CB2C17">
+    <w:p w14:paraId="568EF5BB" w14:textId="77777777" w:rsidR="00CB2C17" w:rsidRDefault="00CB2C17" w:rsidP="00CB2C17">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">On notera qu’un usager voit s’afficher également un message d’erreur spécifique lorsqu’il tente de demander un document qu’il a déjà demandé ou dont il a déjà un exemplaire en prêt (sauf documents identifiés comme publications en série ou monographies multi-volumes). </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00CB2C17" w:rsidRDefault="00CB2C17" w:rsidP="00934935">
+    <w:p w14:paraId="4575F6F4" w14:textId="77777777" w:rsidR="00CB2C17" w:rsidRDefault="00CB2C17" w:rsidP="00934935">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:b/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00934935" w:rsidRPr="002A37DD" w:rsidRDefault="008D772B" w:rsidP="002A37DD">
+    <w:p w14:paraId="598FB752" w14:textId="77777777" w:rsidR="00934935" w:rsidRPr="002A37DD" w:rsidRDefault="008D772B" w:rsidP="002A37DD">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="22" w:name="_Toc112235560"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Cas n°3</w:t>
       </w:r>
       <w:r w:rsidR="00934935" w:rsidRPr="002A37DD">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t> : le scan d’un exemplaire ne déclenche pas sa mise de côté sur l’étagère des réservations mais sa remise en rayon</w:t>
       </w:r>
       <w:bookmarkEnd w:id="22"/>
       <w:r w:rsidR="00934935" w:rsidRPr="002A37DD">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00400251" w:rsidRDefault="00934935" w:rsidP="00934935">
+    <w:p w14:paraId="7978A5F8" w14:textId="77777777" w:rsidR="00400251" w:rsidRDefault="00934935" w:rsidP="00934935">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Explication possible : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>l’exemplaire retiré des rayons ne correspond pas à l’exemplaire demandé par l’usager</w:t>
       </w:r>
       <w:r w:rsidR="00400251">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">. Cette situation est possible lorsque la demande porte sur un exemplaire de fascicule de périodique ou sur un exemplaire identifié comme le tome d’une monographie multi-volumes. Dans ces cas, le système considère que l’usager a besoin d’un numéro ou d’un volume précis ; la réservation est donc proposée au niveau de l’exemplaire dans le catalogue public, comme dans Alma. Il conviendra donc de mettre de côté pour le lecteur l’exemplaire correspondant au code-barres </w:t>
+        <w:t xml:space="preserve">. Cette situation est possible lorsque la demande porte sur un exemplaire de fascicule de périodique ou sur un exemplaire identifié comme le tome d’une monographie multi-volumes. Dans ces cas, le système considère que l’usager a besoin d’un numéro ou d’un volume précis ; la réservation est donc proposée au niveau de l’exemplaire dans le catalogue public, comme dans Alma. Il conviendra donc de mettre de côté pour le lecteur l’exemplaire correspondant au code-barres affiché dans Alma ou sur le bulletin de mise de côté. </w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="24840B7D" w14:textId="77777777" w:rsidR="00400251" w:rsidRDefault="00400251" w:rsidP="00934935">
+      <w:pPr>
+        <w:jc w:val="both"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Il est à noter que certaines monographies sont identifiées à tort comme des monographies multi-volumes, parce qu’est affiché dans le champ « Description » de leurs exemplaires </w:t>
       </w:r>
       <w:proofErr w:type="gramStart"/>
-      <w:r w:rsidR="00400251">
-[...5 lines deleted...]
-        <w:t>affiché</w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>des numéro</w:t>
       </w:r>
       <w:proofErr w:type="gramEnd"/>
-      <w:r w:rsidR="00400251">
-[...5 lines deleted...]
-        <w:t xml:space="preserve"> dans Alma ou sur le bulletin de mise de côté. </w:t>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’entrée (1, 2, etc.). Dans cette situation, la bibliothécaire aura deux possibilités : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00400251" w:rsidRDefault="00400251" w:rsidP="00934935">
-[...17 lines deleted...]
-    <w:p w:rsidR="00400251" w:rsidRDefault="00400251" w:rsidP="00400251">
+    <w:p w14:paraId="78B97F91" w14:textId="77777777" w:rsidR="00400251" w:rsidRDefault="00400251" w:rsidP="00400251">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Mettre de côté l’exemplaire spécifique demandé par l’usager, comme il le ferait pour une demande portant réellement sur un volume précis</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00400251" w:rsidRPr="00400251" w:rsidRDefault="00400251" w:rsidP="00400251">
+    <w:p w14:paraId="7F5FD09D" w14:textId="77777777" w:rsidR="00400251" w:rsidRPr="00400251" w:rsidRDefault="00400251" w:rsidP="00400251">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="42"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Annuler la demande, supprimer les numéros renseignés dans le champ « Description » des exemplaires puis recréer une demande au nom du lecteur : celle-ci, cette fois, portera indifféremment sur tous les exemplaires réservables du titre. Il est à noter que dans ce cas de figure la nouvelle demande est susceptible d’être adressée à une autre bibliothèque. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00400251" w:rsidRDefault="00400251" w:rsidP="00934935">
+    <w:p w14:paraId="19D30974" w14:textId="77777777" w:rsidR="00400251" w:rsidRDefault="00400251" w:rsidP="00934935">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00400251" w:rsidRDefault="00400251" w:rsidP="00934935">
+    <w:p w14:paraId="501E68B4" w14:textId="77777777" w:rsidR="00400251" w:rsidRDefault="00400251" w:rsidP="00934935">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00A557E0" w:rsidRDefault="008D772B" w:rsidP="00934935">
+    <w:p w14:paraId="39A398C2" w14:textId="77777777" w:rsidR="00A557E0" w:rsidRDefault="008D772B" w:rsidP="00934935">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Notez que dans le cas cité, u</w:t>
       </w:r>
       <w:r w:rsidR="00A557E0">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ne autre expl</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>ication est possible</w:t>
       </w:r>
       <w:r w:rsidR="00A557E0">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> : la demande a été annulée entre le moment où la liste des documents à prendre en rayon a été consultée et le moment où l’exemplaire retiré des rayons est scanné. Dans ce cas de figure, il n’y a rien d’autre à faire que de remettre celui-ci en rayon. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00934935" w:rsidRDefault="00934935" w:rsidP="00934935">
+    <w:p w14:paraId="54281C5F" w14:textId="77777777" w:rsidR="00934935" w:rsidRDefault="00934935" w:rsidP="00934935">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00934935" w:rsidRPr="002A37DD" w:rsidRDefault="008D772B" w:rsidP="001E0EC9">
+    <w:p w14:paraId="21D556CF" w14:textId="77777777" w:rsidR="00934935" w:rsidRPr="002A37DD" w:rsidRDefault="008D772B" w:rsidP="001E0EC9">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:bookmarkStart w:id="23" w:name="_Toc112235561"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Cas n°4</w:t>
       </w:r>
       <w:r w:rsidR="00934935" w:rsidRPr="002A37DD">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t> : l’usager n’a pas reçu de mail pour l’informer de la mise à disposition des documents demandés</w:t>
       </w:r>
       <w:bookmarkEnd w:id="23"/>
       <w:r w:rsidR="00934935" w:rsidRPr="002A37DD">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00731AE0" w:rsidRDefault="00934935" w:rsidP="00934935">
+    <w:p w14:paraId="10700510" w14:textId="77777777" w:rsidR="00731AE0" w:rsidRDefault="00934935" w:rsidP="00934935">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Explication possible : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Alma est conçu pour envoyer un mail pour chaque document demandé qui vient d’être mis de côté dans la bibliothèque de retrait. Ces mails sont envoyés sur l’adresse mail déclarée comme « préférée » dans le dossier du lecteur. Si l’usager déclare n’avoir reçu aucun mail</w:t>
+        <w:t xml:space="preserve">Alma est conçu pour envoyer un mail pour chaque document demandé qui vient d’être mis de côté dans la bibliothèque de retrait. Ces mails sont envoyés sur l’adresse </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> déclarée comme « préférée » dans le dossier du lecteur. Si l’usager déclare n’avoir reçu aucun mail</w:t>
       </w:r>
       <w:r w:rsidR="00731AE0">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>, c’est soit parce qu’il n’a pas consulté cette messagerie-ci, soit parce qu’il n’a aucune adresse mail préférée dans son dossier (cas rarissime</w:t>
+        <w:t xml:space="preserve">, c’est soit parce qu’il n’a pas consulté cette messagerie-ci, soit parce qu’il n’a aucune adresse </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="00731AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="00731AE0">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> préférée dans son dossier (cas rarissime</w:t>
       </w:r>
       <w:r w:rsidR="007B0743">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00731AE0">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Ce dernier cas mis à part, les mails peuvent être retrouvés et renvoyés depuis l’onglet « Pièce jointe » du dossier. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00731AE0" w:rsidRPr="00934935" w:rsidRDefault="007B0743" w:rsidP="007B0743">
+    <w:p w14:paraId="347F03B1" w14:textId="77777777" w:rsidR="00731AE0" w:rsidRPr="00934935" w:rsidRDefault="007B0743" w:rsidP="007B0743">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Depuis qu’il est possible de renseigner comme adresse d’expéditeur l’adresse mail d’une bibliothèque, des problèmes de distribution de message ont été constatés sur les messageries commerciales de type Gmail ou Outlook. Ces problèmes peuvent se traduire par la non-distribution du mail (certains messages envoyés vers une adresse Gmail depuis une adresse en insa-toulouse.fr, isae.fr, etc.) ou par leur classement en Messages indésirables (certains messages envoyés vers une adresse en Outlook depuis l’une de ces mêmes adresses)</w:t>
-[...2 lines deleted...]
-      <w:bookmarkEnd w:id="24"/>
+        <w:t xml:space="preserve">Depuis qu’il est possible de renseigner comme adresse d’expéditeur l’adresse </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>mail</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’une bibliothèque, des problèmes de distribution de message ont été constatés sur les messageries commerciales de type Gmail ou Outlook. Ces problèmes peuvent se traduire par la non-distribution du mail (certains messages envoyés vers une adresse Gmail depuis une adresse en insa-toulouse.fr, isae.fr, etc.) ou par leur classement en Messages indésirables (certains messages envoyés vers une adresse en Outlook depuis l’une de ces mêmes adresses)</w:t>
+      </w:r>
       <w:r w:rsidR="00731AE0">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00934935" w:rsidRDefault="00934935" w:rsidP="00DD3F5E">
+    <w:p w14:paraId="07BD5EB8" w14:textId="77777777" w:rsidR="00934935" w:rsidRDefault="00934935" w:rsidP="00DD3F5E">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00731AE0" w:rsidRPr="002A37DD" w:rsidRDefault="00731AE0" w:rsidP="002A37DD">
+    <w:p w14:paraId="06E75BEA" w14:textId="77777777" w:rsidR="00731AE0" w:rsidRPr="002A37DD" w:rsidRDefault="00731AE0" w:rsidP="002A37DD">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="25" w:name="_Toc112235562"/>
+      <w:bookmarkStart w:id="24" w:name="_Toc112235562"/>
       <w:r w:rsidRPr="002A37DD">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Cas n°</w:t>
       </w:r>
       <w:r w:rsidR="008D772B">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>5</w:t>
       </w:r>
       <w:r w:rsidRPr="002A37DD">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t> : l’usager est bloqué au bout d’un certain nombre de prêts</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="25"/>
+      <w:bookmarkEnd w:id="24"/>
       <w:r w:rsidRPr="002A37DD">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00731AE0" w:rsidRDefault="00731AE0" w:rsidP="00731AE0">
+    <w:p w14:paraId="74BDD3C8" w14:textId="77777777" w:rsidR="00731AE0" w:rsidRDefault="00731AE0" w:rsidP="00731AE0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Explication possible : </w:t>
       </w:r>
       <w:r w:rsidR="008D772B" w:rsidRPr="001E0EC9">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">un usager peut </w:t>
       </w:r>
       <w:r w:rsidR="001E0EC9" w:rsidRPr="001E0EC9">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>être amené à demander</w:t>
       </w:r>
       <w:r w:rsidR="008D772B" w:rsidRPr="001E0EC9">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> plus de documents qu’il n’</w:t>
+        <w:t xml:space="preserve"> plus de documents qu’il </w:t>
+      </w:r>
+      <w:proofErr w:type="gramStart"/>
+      <w:r w:rsidR="008D772B" w:rsidRPr="001E0EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>n’</w:t>
       </w:r>
       <w:r w:rsidR="001E0EC9" w:rsidRPr="001E0EC9">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>est en capacité d’en emprunter, en fonction des règles définies pour la localisation concernée et le groupe dudit usager</w:t>
+        <w:t>est en capacité</w:t>
+      </w:r>
+      <w:proofErr w:type="gramEnd"/>
+      <w:r w:rsidR="001E0EC9" w:rsidRPr="001E0EC9">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> d’en emprunter, en fonction des règles définies pour la localisation concernée et le groupe dudit usager</w:t>
       </w:r>
       <w:r w:rsidRPr="001E0EC9">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. Il convient donc d’outrepasser </w:t>
       </w:r>
       <w:r w:rsidR="001E0EC9">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>le blocage pour pouvoir prêter au lecteur tous les ouvrages qu’il a demandé</w:t>
       </w:r>
       <w:r w:rsidRPr="001E0EC9">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
@@ -32852,822 +37296,796 @@
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>, il faudra prendre attache avec l’usager pour voir avec lui quels sont les documents qu’il souhaite absolument emprunter</w:t>
       </w:r>
       <w:r w:rsidR="001E0EC9">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> et annuler les réservations pour les autres titres laissés sur l’étagère des réservations</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00731AE0" w:rsidRDefault="00731AE0" w:rsidP="00731AE0">
+    <w:p w14:paraId="31728D34" w14:textId="77777777" w:rsidR="00731AE0" w:rsidRDefault="00731AE0" w:rsidP="00731AE0">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="00FF7561" w:rsidRPr="002A37DD" w:rsidRDefault="001E0EC9" w:rsidP="001E0EC9">
+    <w:p w14:paraId="129FCCF3" w14:textId="77777777" w:rsidR="00FF7561" w:rsidRPr="002A37DD" w:rsidRDefault="001E0EC9" w:rsidP="001E0EC9">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="26" w:name="_Toc112235563"/>
+      <w:bookmarkStart w:id="25" w:name="_Toc112235563"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Cas n°6</w:t>
       </w:r>
       <w:r w:rsidR="00FF7561" w:rsidRPr="002A37DD">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t> : l’usager a fait une demande d’un document qui ne devrait pas être réservable</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="26"/>
+      <w:bookmarkEnd w:id="25"/>
     </w:p>
-    <w:p w:rsidR="00B84C2C" w:rsidRDefault="00FF7561" w:rsidP="00720784">
+    <w:p w14:paraId="17863D94" w14:textId="77777777" w:rsidR="00B84C2C" w:rsidRDefault="00FF7561" w:rsidP="00720784">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Explication possible : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>l’exemplaire est rangé – par erreur – dans une localisation qui est autorisée au service</w:t>
       </w:r>
       <w:r w:rsidR="00B84C2C">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>. La demande doit être soit annulée (et l’exemplaire changé de localisation) soit acceptée</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="00DD3F5E" w:rsidRDefault="00FF7561" w:rsidP="00720784">
+    <w:p w14:paraId="13F50C31" w14:textId="77777777" w:rsidR="00DD3F5E" w:rsidRDefault="00FF7561" w:rsidP="00720784">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Dans le cas contraire, c’est le paramétrage qui est erroné et qui doit être corrigé. Dans </w:t>
       </w:r>
       <w:r w:rsidR="00B84C2C">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">cette hypothèse, il convient </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>de le signaler par ticket au SICD</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B6FC3" w:rsidRDefault="001B6FC3" w:rsidP="00720784">
+    <w:p w14:paraId="3AE17AD5" w14:textId="77777777" w:rsidR="001B6FC3" w:rsidRDefault="001B6FC3" w:rsidP="00720784">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="001B6FC3" w:rsidRPr="002A37DD" w:rsidRDefault="001B6FC3" w:rsidP="001B6FC3">
+    <w:p w14:paraId="77321EB5" w14:textId="77777777" w:rsidR="001B6FC3" w:rsidRPr="002A37DD" w:rsidRDefault="001B6FC3" w:rsidP="001B6FC3">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="27" w:name="_Toc112235564"/>
+      <w:bookmarkStart w:id="26" w:name="_Toc112235564"/>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Cas n°7</w:t>
       </w:r>
       <w:r w:rsidRPr="002A37DD">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>une demande de retrait des rayons reçue par ma bibliothèque a disparu sans intervention de ma part</w:t>
       </w:r>
-      <w:bookmarkEnd w:id="27"/>
+      <w:bookmarkEnd w:id="26"/>
     </w:p>
-    <w:p w:rsidR="001B6FC3" w:rsidRDefault="001B6FC3" w:rsidP="001B6FC3">
+    <w:p w14:paraId="58D10415" w14:textId="77777777" w:rsidR="001B6FC3" w:rsidRDefault="001B6FC3" w:rsidP="001B6FC3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:i/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Explications possibles :</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="001B6FC3" w:rsidRDefault="001B6FC3" w:rsidP="001B6FC3">
+    <w:p w14:paraId="65967D0F" w14:textId="77777777" w:rsidR="001B6FC3" w:rsidRDefault="001B6FC3" w:rsidP="001B6FC3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>La demande de réservation a été annulée par le lecteur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2BB3" w:rsidRDefault="001B6FC3" w:rsidP="004E2BB3">
+    <w:p w14:paraId="594883B6" w14:textId="77777777" w:rsidR="004E2BB3" w:rsidRDefault="001B6FC3" w:rsidP="004E2BB3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="43"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00AD21AF">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Une bibliothèque du réseau a fini de traiter un autre exemplaire du même titre. En scannant cet exemplaire pour indiquer la fin de son traitement, Alma a transféré la demande à cette bibliothèque, en considérant qu’un bibliothécaire ayant déjà l’exemplaire en main, la demande de mise de côté serait plus rapidement traitée que par la première bibliothèque. Cette situation ne peut se produire qu’à la condition que la seconde bibliothèque autorise la mise de côté de ses documents dans la bibliothèque de retrait choisie par le lecteur</w:t>
+        <w:t xml:space="preserve">Une bibliothèque du réseau a fini de traiter un autre exemplaire du même titre. En scannant cet exemplaire pour indiquer la fin de son traitement, Alma a transféré la demande à cette </w:t>
+      </w:r>
+      <w:r w:rsidRPr="00AD21AF">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t>bibliothèque, en considérant qu’un bibliothécaire ayant déjà l’exemplaire en main, la demande de mise de côté serait plus rapidement traitée que par la première bibliothèque. Cette situation ne peut se produire qu’à la condition que la seconde bibliothèque autorise la mise de côté de ses documents dans la bibliothèque de retrait choisie par le lecteur</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2BB3" w:rsidRDefault="004E2BB3" w:rsidP="004E2BB3">
+    <w:p w14:paraId="4DF1C019" w14:textId="77777777" w:rsidR="004E2BB3" w:rsidRDefault="004E2BB3" w:rsidP="004E2BB3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="004E2BB3" w:rsidRPr="002A37DD" w:rsidRDefault="004E2BB3" w:rsidP="004E2BB3">
+    <w:p w14:paraId="4E6356E6" w14:textId="77777777" w:rsidR="004E2BB3" w:rsidRPr="002A37DD" w:rsidRDefault="004E2BB3" w:rsidP="004E2BB3">
       <w:pPr>
         <w:pStyle w:val="Titre2"/>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>Cas n°8</w:t>
       </w:r>
       <w:r w:rsidRPr="002A37DD">
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t xml:space="preserve"> : </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:color w:val="auto"/>
           <w:sz w:val="32"/>
         </w:rPr>
         <w:t>le document que j’ai reçu de la navette n’est pas équipé d’un code-barres, mais uniquement d’une puce RFID</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2BB3" w:rsidRDefault="004E2BB3" w:rsidP="004E2BB3">
+    <w:p w14:paraId="54098AE6" w14:textId="77777777" w:rsidR="004E2BB3" w:rsidRDefault="004E2BB3" w:rsidP="004E2BB3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">De plus en plus de bibliothèques du réseau équipent leurs fonds en puces RFID. Si les documents antérieurs à cet équipement restent généralement pourvus de leurs codes-barres d’origine, ce n’est pas toujours le cas et jamais pour les documents les plus récents. Aussi, une procédure a été élaborée par le groupe des correspondants Navette, que vous retrouverez sur l’Intranet du réseau : </w:t>
       </w:r>
       <w:hyperlink r:id="rId44" w:history="1">
         <w:r w:rsidRPr="00537055">
           <w:rPr>
             <w:rStyle w:val="Lienhypertexte"/>
             <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
           <w:t>https://intranet-bibliotheques.univ-toulouse.fr/sites/intranet-bibliotheques.univ-toulouse.fr/files/fichiers/group/152676/book/2021/12/enregistrement_retours_rfid_pdf_82685.pdf</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w:rsidR="004E2BB3" w:rsidRDefault="004E2BB3" w:rsidP="004E2BB3">
+    <w:p w14:paraId="0D226F20" w14:textId="77777777" w:rsidR="004E2BB3" w:rsidRDefault="004E2BB3" w:rsidP="004E2BB3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">En complément de cela, Alma peut être utilisé pour identifier les exemplaires en transit vers sa bibliothèque et en copier les codes-barres, et cela de deux manières : </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2BB3" w:rsidRDefault="004E2BB3" w:rsidP="004E2BB3">
+    <w:p w14:paraId="7D0DE2BB" w14:textId="77777777" w:rsidR="004E2BB3" w:rsidRDefault="004E2BB3" w:rsidP="004E2BB3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Par le biais de la fonction « </w:t>
       </w:r>
       <w:r w:rsidRPr="004E2BB3">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Suivre les demandes &amp; exemplaires en traitement</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t> », présente dans le menu des Services aux usagers. Il convient alors d’appliquer les mêmes filtres que dans l’exemple suivant (sauf le filtre « Bibliothèque de retrait » bien sûr)</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2BB3" w:rsidRPr="004E2BB3" w:rsidRDefault="004E2BB3" w:rsidP="004E2BB3">
+    <w:p w14:paraId="18C02469" w14:textId="77777777" w:rsidR="004E2BB3" w:rsidRPr="004E2BB3" w:rsidRDefault="004E2BB3" w:rsidP="004E2BB3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Verdana" w:hAnsi="Verdana"/>
           <w:noProof/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:lang w:eastAsia="fr-FR"/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48EE6E19" wp14:editId="7E02A279">
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="48EE6E19" wp14:editId="3C81A8B1">
             <wp:extent cx="5756910" cy="2123440"/>
             <wp:effectExtent l="0" t="0" r="0" b="0"/>
             <wp:docPr id="7" name="Image 7"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
                     <pic:cNvPr id="6" name="Opera Instantané_2022-01-28_152409_univ-toulouse.alma.exlibrisgroup.com.png"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
                     <a:blip r:embed="rId45" cstate="print">
                       <a:extLst>
                         <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                           <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                         </a:ext>
                       </a:extLst>
                     </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
                       <a:ext cx="5756910" cy="2123440"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2BB3" w:rsidRDefault="004E2BB3" w:rsidP="004E2BB3">
+    <w:p w14:paraId="1E418904" w14:textId="77777777" w:rsidR="004E2BB3" w:rsidRDefault="004E2BB3" w:rsidP="004E2BB3">
       <w:pPr>
         <w:pStyle w:val="Paragraphedeliste"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="44"/>
         </w:numPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Par l’intermédiaire d’</w:t>
-[...17 lines deleted...]
-        <w:t xml:space="preserve"> et plus précisément du tableau de bord dénommé « </w:t>
+        <w:t>Par l’intermédiaire d’Analytics et plus précisément du tableau de bord dénommé « </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E2BB3">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Réseau_CIRC_Tableau</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E2BB3">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> de </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="004E2BB3">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>bord_Réservations_Suivi</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="004E2BB3">
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> d'activité</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve"> » dans le menu </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t> » dans le menu Analytics d’Alma. C’est le rapport marqué « </w:t>
+      </w:r>
+      <w:r w:rsidRPr="004E2BB3">
+        <w:rPr>
+          <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t>Exemplaires demandés appartenant à des bibliothèques tierces en cours de transfert vers ma bibliothèque</w:t>
+      </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Analytics</w:t>
-[...23 lines deleted...]
-        </w:rPr>
         <w:t xml:space="preserve"> » qui doit être employé. </w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="004E2BB3" w:rsidRPr="004E2BB3" w:rsidRDefault="004E2BB3" w:rsidP="004E2BB3">
+    <w:p w14:paraId="5332331F" w14:textId="77777777" w:rsidR="004E2BB3" w:rsidRPr="004E2BB3" w:rsidRDefault="004E2BB3" w:rsidP="004E2BB3">
       <w:pPr>
         <w:jc w:val="both"/>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Helvetica" w:hAnsi="Helvetica"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>Il reste aussi possible, évidemment, d’utiliser la recherche dans Alma !</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="004E2BB3" w:rsidRPr="004E2BB3">
       <w:headerReference w:type="default" r:id="rId46"/>
       <w:footerReference w:type="default" r:id="rId47"/>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003D6990" w:rsidRDefault="003D6990" w:rsidP="0000222F">
+    <w:p w14:paraId="260E4FB4" w14:textId="77777777" w:rsidR="00E54B0E" w:rsidRDefault="00E54B0E" w:rsidP="0000222F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003D6990" w:rsidRDefault="003D6990" w:rsidP="0000222F">
+    <w:p w14:paraId="40B4020B" w14:textId="77777777" w:rsidR="00E54B0E" w:rsidRDefault="00E54B0E" w:rsidP="0000222F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Geneva">
-    <w:panose1 w:val="020B0503030404040204"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Constantia">
     <w:panose1 w:val="02030602050306030303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:sdt>
     <w:sdtPr>
       <w:id w:val="1717706716"/>
       <w:docPartObj>
         <w:docPartGallery w:val="Page Numbers (Bottom of Page)"/>
         <w:docPartUnique/>
       </w:docPartObj>
     </w:sdtPr>
+    <w:sdtEndPr/>
     <w:sdtContent>
-      <w:p w:rsidR="003D6990" w:rsidRDefault="003D6990">
+      <w:p w14:paraId="71B333F5" w14:textId="77777777" w:rsidR="003D6990" w:rsidRDefault="003D6990">
         <w:pPr>
           <w:pStyle w:val="Pieddepage"/>
           <w:jc w:val="right"/>
         </w:pPr>
         <w:r w:rsidRPr="004B003B">
           <w:rPr>
             <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="begin"/>
         </w:r>
         <w:r w:rsidRPr="004B003B">
           <w:rPr>
             <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:instrText>PAGE   \* MERGEFORMAT</w:instrText>
         </w:r>
         <w:r w:rsidRPr="004B003B">
           <w:rPr>
             <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="separate"/>
         </w:r>
         <w:r w:rsidR="007B0743">
           <w:rPr>
             <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia"/>
             <w:noProof/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:t>42</w:t>
         </w:r>
         <w:r w:rsidRPr="004B003B">
           <w:rPr>
             <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia"/>
             <w:sz w:val="24"/>
           </w:rPr>
           <w:fldChar w:fldCharType="end"/>
         </w:r>
       </w:p>
     </w:sdtContent>
   </w:sdt>
-  <w:p w:rsidR="003D6990" w:rsidRPr="0000222F" w:rsidRDefault="003D6990">
+  <w:p w14:paraId="02DD42DB" w14:textId="77777777" w:rsidR="003D6990" w:rsidRPr="0000222F" w:rsidRDefault="003D6990">
     <w:pPr>
       <w:pStyle w:val="Pieddepage"/>
       <w:rPr>
         <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia"/>
         <w:sz w:val="16"/>
         <w:szCs w:val="16"/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w:rsidR="003D6990" w:rsidRDefault="003D6990" w:rsidP="0000222F">
+    <w:p w14:paraId="29240E62" w14:textId="77777777" w:rsidR="00E54B0E" w:rsidRDefault="00E54B0E" w:rsidP="0000222F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w:rsidR="003D6990" w:rsidRDefault="003D6990" w:rsidP="0000222F">
+    <w:p w14:paraId="639BB773" w14:textId="77777777" w:rsidR="00E54B0E" w:rsidRDefault="00E54B0E" w:rsidP="0000222F">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
-  <w:p w:rsidR="003D6990" w:rsidRDefault="003D6990">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+  <w:p w14:paraId="36566EC4" w14:textId="2C29CD88" w:rsidR="003D6990" w:rsidRDefault="003D6990">
     <w:pPr>
       <w:spacing w:line="264" w:lineRule="auto"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000"/>
         <w:lang w:eastAsia="fr-FR"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251659264" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="4CCC3F53" wp14:editId="52A641E5">
               <wp:simplePos x="0" y="0"/>
               <wp:positionH relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionH>
               <wp:positionV relativeFrom="page">
                 <wp:align>center</wp:align>
               </wp:positionV>
               <wp:extent cx="7376160" cy="9555480"/>
               <wp:effectExtent l="0" t="0" r="26670" b="26670"/>
               <wp:wrapNone/>
               <wp:docPr id="222" name="Rectangle 222"/>
               <wp:cNvGraphicFramePr/>
@@ -33704,107 +38122,126 @@
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="lt1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr rot="0" spcFirstLastPara="0" vertOverflow="overflow" horzOverflow="overflow" vert="horz" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" numCol="1" spcCol="0" rtlCol="0" fromWordArt="0" anchor="ctr" anchorCtr="0" forceAA="0" compatLnSpc="1">
                       <a:prstTxWarp prst="textNoShape">
                         <a:avLst/>
                       </a:prstTxWarp>
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="page">
                 <wp14:pctWidth>95000</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="page">
                 <wp14:pctHeight>95000</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex">
+        <mc:Fallback>
           <w:pict>
             <v:rect w14:anchorId="0576FD3A" id="Rectangle 222" o:spid="_x0000_s1026" style="position:absolute;margin-left:0;margin-top:0;width:580.8pt;height:752.4pt;z-index:251659264;visibility:visible;mso-wrap-style:square;mso-width-percent:950;mso-height-percent:950;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:center;mso-position-horizontal-relative:page;mso-position-vertical:center;mso-position-vertical-relative:page;mso-width-percent:950;mso-height-percent:950;mso-width-relative:page;mso-height-relative:page;v-text-anchor:middle" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA6nMlmpwIAALcFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFFv2yAQfp+0/4B4X514SdNGdaqoVadJ&#10;XVu1nfpMMMSWgGNA4mS/fgc4TtVVmzTND5jj7r7jPu7u4nKnFdkK51swFR2fjCgRhkPdmnVFvz/f&#10;fDqjxAdmaqbAiIruhaeXi48fLjo7FyU0oGrhCIIYP+9sRZsQ7LwoPG+EZv4ErDColOA0Cyi6dVE7&#10;1iG6VkU5Gp0WHbjaOuDCezy9zkq6SPhSCh7upfQiEFVRvFtIq0vrKq7F4oLN147ZpuX9Ndg/3EKz&#10;1mDQAeqaBUY2rv0NSrfcgQcZTjjoAqRsuUg5YDbj0ZtsnhpmRcoFyfF2oMn/P1h+t31wpK0rWpYl&#10;JYZpfKRHpI2ZtRIkHiJFnfVztHyyD66XPG5jvjvpdPxjJmSXaN0PtIpdIBwPZ59np+NTZJ+j7nw6&#10;nU7OEvHF0d06H74I0CRuKurwAolOtr31AUOi6cEkRjNw0yqV3k4Z0mHhTc9m0+ThQbV11Ea7VEbi&#10;SjmyZVgAq3WZbNRGf4M6n01H+MUcMcRgnqUjEuqUwcPIQ8487cJeiRhGmUchkUTMNQcYgHIMxrkw&#10;YZzv17Ba/C10AozIEhMZsHuA2BrHnA7YOYPePrqKVP2D8yhH/5Pz4JEigwmDs24NuPcAFGbVR872&#10;B5IyNZGlFdR7LDEHufe85TctPvIt8+GBOWw2LAwcIOEeF6kAHxP6HSUNuJ/vnUd77AHUUtJh81bU&#10;/9gwJyhRXw12x/l4MondnoTJdFai4F5rVq81ZqOvAMtjjKPK8rSN9kEdttKBfsE5s4xRUcUMx9gV&#10;5cEdhKuQhwpOKi6Wy2SGHW5ZuDVPlkfwyGos4ufdC3O2r/SATXIHh0Zn8zcFn22jp4HlJoBsUzcc&#10;ee35xumQarafZHH8vJaT1XHeLn4BAAD//wMAUEsDBBQABgAIAAAAIQALBJxE3QAAAAcBAAAPAAAA&#10;ZHJzL2Rvd25yZXYueG1sTI9BT8MwDIXvSPyHyEjcWFLEqqo0nSoGBziAVpi4eq1JKxqnNNlW/j0Z&#10;F7hYz3rWe5+L1WwHcaDJ9441JAsFgrhxbc9Gw9vrw1UGwgfkFgfHpOGbPKzK87MC89YdeUOHOhgR&#10;Q9jnqKELYcyl9E1HFv3CjcTR+3CTxRDXych2wmMMt4O8ViqVFnuODR2OdNdR81nvrYZ1U1Xm8et+&#10;XWfvL08ezVY9L7daX17M1S2IQHP4O4YTfkSHMjLt3J5bLwYN8ZHwO09ekiYpiF1US3WTgSwL+Z+/&#10;/AEAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0Nv&#10;bnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAA&#10;AC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA6nMlmpwIAALcFAAAOAAAAAAAAAAAAAAAA&#10;AC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQALBJxE3QAAAAcBAAAPAAAAAAAAAAAA&#10;AAAAAAEFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAACwYAAAAA&#10;" filled="f" strokecolor="#747070 [1614]" strokeweight="1.25pt">
               <w10:wrap anchorx="page" anchory="page"/>
             </v:rect>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia"/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t>/</w:t>
     </w:r>
     <w:sdt>
       <w:sdtPr>
         <w:rPr>
           <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia"/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:alias w:val="Titre"/>
         <w:id w:val="15524250"/>
         <w:placeholder>
           <w:docPart w:val="1F140EDFA42749DCA90E4D7A91410D16"/>
         </w:placeholder>
         <w:dataBinding w:prefixMappings="xmlns:ns0='http://schemas.openxmlformats.org/package/2006/metadata/core-properties' xmlns:ns1='http://purl.org/dc/elements/1.1/'" w:xpath="/ns0:coreProperties[1]/ns1:title[1]" w:storeItemID="{6C3C8BC8-F283-45AE-878A-BAB7291924A1}"/>
         <w:text/>
       </w:sdtPr>
+      <w:sdtEndPr/>
       <w:sdtContent>
         <w:r>
           <w:rPr>
             <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="20"/>
             <w:szCs w:val="20"/>
           </w:rPr>
-          <w:t>Présentation du service de navette (version 11 – 01/02/2023)</w:t>
+          <w:t>Présentation du service de navette (</w:t>
+        </w:r>
+        <w:r w:rsidR="00AF7EE9">
+          <w:rPr>
+            <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>23/04/2026</w:t>
+        </w:r>
+        <w:r>
+          <w:rPr>
+            <w:rFonts w:ascii="Constantia" w:hAnsi="Constantia"/>
+            <w:color w:val="000000" w:themeColor="text1"/>
+            <w:sz w:val="20"/>
+            <w:szCs w:val="20"/>
+          </w:rPr>
+          <w:t>)</w:t>
         </w:r>
       </w:sdtContent>
     </w:sdt>
   </w:p>
-  <w:p w:rsidR="003D6990" w:rsidRDefault="003D6990">
+  <w:p w14:paraId="2CE42A9F" w14:textId="77777777" w:rsidR="003D6990" w:rsidRDefault="003D6990">
     <w:pPr>
       <w:pStyle w:val="En-tte"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="00F26C3B"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="17B622D2"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
@@ -34101,50 +38538,163 @@
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
   <w:abstractNum w:abstractNumId="3" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="0A3C624C"/>
+    <w:multiLevelType w:val="hybridMultilevel"/>
+    <w:tmpl w:val="9F366258"/>
+    <w:lvl w:ilvl="0" w:tplc="040C0001">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tplc="040C0001" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0B9C129A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="8DE4F7F6"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="3600" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="4320" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34213,51 +38763,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="8640" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="9360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="4" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0BF27175"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DF04242C"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34326,54 +38876,54 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="5" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="0EEF2C49"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
-    <w:tmpl w:val="B88C65CE"/>
+    <w:tmpl w:val="0DD06170"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C0005" w:tentative="1">
@@ -34439,51 +38989,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="6" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="11547229"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CB005260"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34552,51 +39102,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="7" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="134D3022"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="A81E370E"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34665,51 +39215,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="8" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="136C4DA1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="993032E6"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34778,51 +39328,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="9" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13B12EA5"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="35BE30AA"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -34891,51 +39441,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="10" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="13B23B61"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5FBC0DB2"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35004,51 +39554,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="11" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="17F724B0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D826EB08"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35117,51 +39667,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="12" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="1DBE3279"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F0E669B8"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35230,51 +39780,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="13" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24406B89"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="060AED98"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35343,51 +39893,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="14" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="24CB4233"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="BECE6B34"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35456,51 +40006,200 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="15" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+    <w:nsid w:val="2911206D"/>
+    <w:multiLevelType w:val="multilevel"/>
+    <w:tmpl w:val="77C68A04"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="720"/>
+        </w:tabs>
+        <w:ind w:left="720" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Symbol" w:hAnsi="Symbol" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="1" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val="o"/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="1440"/>
+        </w:tabs>
+        <w:ind w:left="1440" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="2" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2160"/>
+        </w:tabs>
+        <w:ind w:left="2160" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="3" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="2880"/>
+        </w:tabs>
+        <w:ind w:left="2880" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="4" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="3600"/>
+        </w:tabs>
+        <w:ind w:left="3600" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="5" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="4320"/>
+        </w:tabs>
+        <w:ind w:left="4320" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="6" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5040"/>
+        </w:tabs>
+        <w:ind w:left="5040" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="7" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="5760"/>
+        </w:tabs>
+        <w:ind w:left="5760" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+    <w:lvl w:ilvl="8" w:tentative="1">
+      <w:start w:val="1"/>
+      <w:numFmt w:val="bullet"/>
+      <w:lvlText w:val=""/>
+      <w:lvlJc w:val="left"/>
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="num" w:pos="6480"/>
+        </w:tabs>
+        <w:ind w:left="6480" w:hanging="360"/>
+      </w:pPr>
+      <w:rPr>
+        <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
+        <w:sz w:val="20"/>
+      </w:rPr>
+    </w:lvl>
+  </w:abstractNum>
+  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B6C1972"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B9B86880"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35569,51 +40268,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="16" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2B9B154E"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="195883F4"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35682,51 +40381,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="17" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2CFD2A54"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="01569ED6"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35795,51 +40494,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="18" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="2F366769"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="D464A306"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -35908,51 +40607,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="19" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="32285D1D"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B49A07D8"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -35994,51 +40693,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="20" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3C247198"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5576EF82"/>
     <w:lvl w:ilvl="0" w:tplc="040C000F">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="2" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%3."/>
@@ -36080,51 +40779,51 @@
       <w:lvlText w:val="%7."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5040" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="7" w:tplc="040C0019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%8."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C001B" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerRoman"/>
       <w:lvlText w:val="%9."/>
       <w:lvlJc w:val="right"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="180"/>
       </w:pPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="21" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="3DAE08A1"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="55F89956"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36193,51 +40892,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="22" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="423000A2"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="73782504"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="778" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1498" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36306,51 +41005,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5818" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6538" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="23" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="424634B3"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0F160762"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36419,51 +41118,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="24" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="43B11730"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93CA2A0C"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36532,51 +41231,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="25" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="464B797C"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="CD5A7FC8"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36645,51 +41344,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="26" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="469C12AD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="531A6620"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36758,51 +41457,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="27" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="46BF3F0A"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="5EB00A44"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36871,51 +41570,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="28" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47210BC8"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="84FE7DE8"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -36984,51 +41683,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="29" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="47B07D64"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="784A1F16"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37097,51 +41796,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="30" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="4FB33C09"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="B2B4312C"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37210,51 +41909,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="31" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50B91927"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="69A4173A"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37323,51 +42022,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="32" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="55AD05BB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F39A1DA6"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37436,51 +42135,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="33" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="5870017F"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="0ECE4CE2"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37549,51 +42248,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="34" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="668E1350"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="1FAC4EEE"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37662,51 +42361,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="35" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="66E242DB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="249E16E8"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37775,51 +42474,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="36" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="692E60DD"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9B3E06FA"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="780" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1500" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -37888,51 +42587,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5820" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6540" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="37" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6AE23957"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DDE2CB4E"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38001,51 +42700,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="38" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6E5F06E0"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="C8EECA64"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38114,51 +42813,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="39" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="6FF979EE"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="F2AC58C8"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38227,51 +42926,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="40" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="726A2C27"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="30245B88"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38340,51 +43039,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="41" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="74716495"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9E245938"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="360" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1080" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38453,51 +43152,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5400" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6120" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="42" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="44" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7AC53600"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="93524C42"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38566,51 +43265,51 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="43" w15:restartNumberingAfterBreak="0">
+  <w:abstractNum w:abstractNumId="45" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="7ED169AB"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="9D763482"/>
     <w:lvl w:ilvl="0" w:tplc="040C0005">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
@@ -38679,373 +43378,387 @@
     <w:lvl w:ilvl="7" w:tplc="040C0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="040C0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="1630555159">
+    <w:abstractNumId w:val="28"/>
+  </w:num>
+  <w:num w:numId="2" w16cid:durableId="1911310074">
+    <w:abstractNumId w:val="45"/>
+  </w:num>
+  <w:num w:numId="3" w16cid:durableId="1387142022">
+    <w:abstractNumId w:val="21"/>
+  </w:num>
+  <w:num w:numId="4" w16cid:durableId="1924796493">
+    <w:abstractNumId w:val="18"/>
+  </w:num>
+  <w:num w:numId="5" w16cid:durableId="1596326949">
+    <w:abstractNumId w:val="20"/>
+  </w:num>
+  <w:num w:numId="6" w16cid:durableId="710572635">
+    <w:abstractNumId w:val="37"/>
+  </w:num>
+  <w:num w:numId="7" w16cid:durableId="798913128">
+    <w:abstractNumId w:val="42"/>
+  </w:num>
+  <w:num w:numId="8" w16cid:durableId="752168405">
+    <w:abstractNumId w:val="10"/>
+  </w:num>
+  <w:num w:numId="9" w16cid:durableId="1878422707">
+    <w:abstractNumId w:val="27"/>
+  </w:num>
+  <w:num w:numId="10" w16cid:durableId="897976721">
+    <w:abstractNumId w:val="19"/>
+  </w:num>
+  <w:num w:numId="11" w16cid:durableId="665862068">
+    <w:abstractNumId w:val="14"/>
+  </w:num>
+  <w:num w:numId="12" w16cid:durableId="104275159">
+    <w:abstractNumId w:val="43"/>
+  </w:num>
+  <w:num w:numId="13" w16cid:durableId="1011420142">
+    <w:abstractNumId w:val="15"/>
+  </w:num>
+  <w:num w:numId="14" w16cid:durableId="1019894512">
+    <w:abstractNumId w:val="0"/>
+  </w:num>
+  <w:num w:numId="15" w16cid:durableId="1162047159">
+    <w:abstractNumId w:val="9"/>
+  </w:num>
+  <w:num w:numId="16" w16cid:durableId="422143717">
+    <w:abstractNumId w:val="40"/>
+  </w:num>
+  <w:num w:numId="17" w16cid:durableId="1217089964">
+    <w:abstractNumId w:val="7"/>
+  </w:num>
+  <w:num w:numId="18" w16cid:durableId="171267952">
+    <w:abstractNumId w:val="6"/>
+  </w:num>
+  <w:num w:numId="19" w16cid:durableId="2071152466">
+    <w:abstractNumId w:val="30"/>
+  </w:num>
+  <w:num w:numId="20" w16cid:durableId="729302694">
+    <w:abstractNumId w:val="17"/>
+  </w:num>
+  <w:num w:numId="21" w16cid:durableId="1648706486">
+    <w:abstractNumId w:val="8"/>
+  </w:num>
+  <w:num w:numId="22" w16cid:durableId="1589072505">
+    <w:abstractNumId w:val="31"/>
+  </w:num>
+  <w:num w:numId="23" w16cid:durableId="134378454">
+    <w:abstractNumId w:val="33"/>
+  </w:num>
+  <w:num w:numId="24" w16cid:durableId="1851021155">
+    <w:abstractNumId w:val="41"/>
+  </w:num>
+  <w:num w:numId="25" w16cid:durableId="1623805540">
+    <w:abstractNumId w:val="24"/>
+  </w:num>
+  <w:num w:numId="26" w16cid:durableId="1239558988">
+    <w:abstractNumId w:val="34"/>
+  </w:num>
+  <w:num w:numId="27" w16cid:durableId="782772711">
+    <w:abstractNumId w:val="25"/>
+  </w:num>
+  <w:num w:numId="28" w16cid:durableId="1526092774">
+    <w:abstractNumId w:val="4"/>
+  </w:num>
+  <w:num w:numId="29" w16cid:durableId="289478594">
+    <w:abstractNumId w:val="44"/>
+  </w:num>
+  <w:num w:numId="30" w16cid:durableId="1309896039">
+    <w:abstractNumId w:val="23"/>
+  </w:num>
+  <w:num w:numId="31" w16cid:durableId="496652616">
+    <w:abstractNumId w:val="32"/>
+  </w:num>
+  <w:num w:numId="32" w16cid:durableId="517163713">
+    <w:abstractNumId w:val="2"/>
+  </w:num>
+  <w:num w:numId="33" w16cid:durableId="700518184">
+    <w:abstractNumId w:val="5"/>
+  </w:num>
+  <w:num w:numId="34" w16cid:durableId="1225335110">
+    <w:abstractNumId w:val="39"/>
+  </w:num>
+  <w:num w:numId="35" w16cid:durableId="1125975231">
     <w:abstractNumId w:val="26"/>
   </w:num>
-  <w:num w:numId="2">
-    <w:abstractNumId w:val="43"/>
+  <w:num w:numId="36" w16cid:durableId="1496722369">
+    <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="3">
-    <w:abstractNumId w:val="19"/>
+  <w:num w:numId="37" w16cid:durableId="349767439">
+    <w:abstractNumId w:val="29"/>
   </w:num>
-  <w:num w:numId="4">
-    <w:abstractNumId w:val="16"/>
+  <w:num w:numId="38" w16cid:durableId="152069075">
+    <w:abstractNumId w:val="36"/>
   </w:num>
-  <w:num w:numId="5">
-    <w:abstractNumId w:val="18"/>
+  <w:num w:numId="39" w16cid:durableId="2046131351">
+    <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="40" w16cid:durableId="1186401570">
+    <w:abstractNumId w:val="22"/>
+  </w:num>
+  <w:num w:numId="41" w16cid:durableId="887109373">
     <w:abstractNumId w:val="35"/>
   </w:num>
-  <w:num w:numId="7">
-    <w:abstractNumId w:val="40"/>
+  <w:num w:numId="42" w16cid:durableId="1439642102">
+    <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="8">
-[...23 lines deleted...]
-  <w:num w:numId="16">
+  <w:num w:numId="43" w16cid:durableId="977757706">
     <w:abstractNumId w:val="38"/>
   </w:num>
-  <w:num w:numId="17">
-    <w:abstractNumId w:val="6"/>
+  <w:num w:numId="44" w16cid:durableId="1231305300">
+    <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="18">
-[...29 lines deleted...]
-  <w:num w:numId="28">
+  <w:num w:numId="45" w16cid:durableId="463162819">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="29">
-[...45 lines deleted...]
-    <w:abstractNumId w:val="11"/>
+  <w:num w:numId="46" w16cid:durableId="598949595">
+    <w:abstractNumId w:val="16"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="15"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="49153"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="009922B4"/>
     <w:rsid w:val="0000222F"/>
+    <w:rsid w:val="0000380E"/>
     <w:rsid w:val="000073F6"/>
     <w:rsid w:val="00014B22"/>
     <w:rsid w:val="000150F5"/>
     <w:rsid w:val="0001552B"/>
     <w:rsid w:val="00020BEF"/>
     <w:rsid w:val="00022757"/>
     <w:rsid w:val="00025E7E"/>
     <w:rsid w:val="00036CBD"/>
     <w:rsid w:val="00041564"/>
     <w:rsid w:val="000570F6"/>
     <w:rsid w:val="00062ED3"/>
     <w:rsid w:val="0006783B"/>
     <w:rsid w:val="000736F5"/>
     <w:rsid w:val="00075E2B"/>
     <w:rsid w:val="0007611E"/>
     <w:rsid w:val="00077DFA"/>
     <w:rsid w:val="000A0E1C"/>
     <w:rsid w:val="000A38B9"/>
     <w:rsid w:val="000B11F0"/>
     <w:rsid w:val="000B24AE"/>
     <w:rsid w:val="000B5BD9"/>
+    <w:rsid w:val="000C073F"/>
     <w:rsid w:val="000C59D6"/>
     <w:rsid w:val="000D6D4E"/>
     <w:rsid w:val="000F1E15"/>
     <w:rsid w:val="00101E33"/>
     <w:rsid w:val="00102397"/>
     <w:rsid w:val="0010457B"/>
     <w:rsid w:val="00105512"/>
     <w:rsid w:val="001059F0"/>
     <w:rsid w:val="00113121"/>
     <w:rsid w:val="0011640E"/>
     <w:rsid w:val="00117D54"/>
     <w:rsid w:val="00121C5F"/>
     <w:rsid w:val="00123844"/>
     <w:rsid w:val="0012782A"/>
     <w:rsid w:val="0013444F"/>
     <w:rsid w:val="00137478"/>
     <w:rsid w:val="00137D54"/>
     <w:rsid w:val="00141608"/>
     <w:rsid w:val="001470DE"/>
     <w:rsid w:val="00151F7B"/>
     <w:rsid w:val="0015527B"/>
     <w:rsid w:val="0015758A"/>
     <w:rsid w:val="001650B2"/>
     <w:rsid w:val="00171B0C"/>
     <w:rsid w:val="00171BB2"/>
     <w:rsid w:val="00172A1B"/>
     <w:rsid w:val="001732A4"/>
     <w:rsid w:val="00191A88"/>
     <w:rsid w:val="001932FA"/>
     <w:rsid w:val="00194747"/>
     <w:rsid w:val="00196B51"/>
     <w:rsid w:val="001A4102"/>
     <w:rsid w:val="001B3CF8"/>
     <w:rsid w:val="001B6FC3"/>
     <w:rsid w:val="001C0395"/>
     <w:rsid w:val="001C75F8"/>
     <w:rsid w:val="001D1AB1"/>
     <w:rsid w:val="001E03D0"/>
     <w:rsid w:val="001E0EC9"/>
     <w:rsid w:val="001E2CE7"/>
     <w:rsid w:val="001E3A89"/>
     <w:rsid w:val="001E76E5"/>
     <w:rsid w:val="001F0FE9"/>
     <w:rsid w:val="001F1BC0"/>
     <w:rsid w:val="002024C3"/>
     <w:rsid w:val="0020526F"/>
     <w:rsid w:val="00217F8D"/>
+    <w:rsid w:val="002348F4"/>
     <w:rsid w:val="002358F1"/>
     <w:rsid w:val="0024408F"/>
     <w:rsid w:val="0025295D"/>
     <w:rsid w:val="00261FDF"/>
     <w:rsid w:val="00274673"/>
     <w:rsid w:val="0027747E"/>
     <w:rsid w:val="00281098"/>
     <w:rsid w:val="00281750"/>
     <w:rsid w:val="0028546D"/>
     <w:rsid w:val="00285875"/>
     <w:rsid w:val="00290E8F"/>
     <w:rsid w:val="0029509B"/>
     <w:rsid w:val="002A2622"/>
     <w:rsid w:val="002A37DD"/>
     <w:rsid w:val="002A4E3E"/>
     <w:rsid w:val="002A70D3"/>
     <w:rsid w:val="002B7F52"/>
     <w:rsid w:val="002C0F43"/>
     <w:rsid w:val="002C2704"/>
     <w:rsid w:val="002C4B3F"/>
     <w:rsid w:val="002C61B2"/>
     <w:rsid w:val="002D2A0C"/>
     <w:rsid w:val="002F177C"/>
     <w:rsid w:val="002F1CCF"/>
     <w:rsid w:val="00301B0F"/>
     <w:rsid w:val="003073C9"/>
     <w:rsid w:val="0031402F"/>
     <w:rsid w:val="00320019"/>
     <w:rsid w:val="00321A9A"/>
     <w:rsid w:val="003224A7"/>
     <w:rsid w:val="0032395C"/>
     <w:rsid w:val="0032429A"/>
     <w:rsid w:val="003251D8"/>
     <w:rsid w:val="00326913"/>
     <w:rsid w:val="00327719"/>
     <w:rsid w:val="00330C41"/>
     <w:rsid w:val="0033681D"/>
     <w:rsid w:val="003416CB"/>
     <w:rsid w:val="00342169"/>
     <w:rsid w:val="0034277F"/>
     <w:rsid w:val="003474A7"/>
+    <w:rsid w:val="00357FB5"/>
     <w:rsid w:val="00364FCC"/>
     <w:rsid w:val="00366E50"/>
     <w:rsid w:val="00367935"/>
     <w:rsid w:val="00375649"/>
     <w:rsid w:val="00377330"/>
     <w:rsid w:val="00377F3B"/>
     <w:rsid w:val="00382FB1"/>
     <w:rsid w:val="00383721"/>
     <w:rsid w:val="003A17A0"/>
     <w:rsid w:val="003C4D31"/>
     <w:rsid w:val="003C5659"/>
     <w:rsid w:val="003D5AAA"/>
     <w:rsid w:val="003D6990"/>
     <w:rsid w:val="003E1560"/>
     <w:rsid w:val="003E38D0"/>
     <w:rsid w:val="003F3099"/>
     <w:rsid w:val="003F402B"/>
     <w:rsid w:val="00400251"/>
     <w:rsid w:val="00400DB8"/>
     <w:rsid w:val="0040577E"/>
     <w:rsid w:val="00405D5C"/>
     <w:rsid w:val="00412D1A"/>
     <w:rsid w:val="0041372C"/>
     <w:rsid w:val="00415DFF"/>
     <w:rsid w:val="00417695"/>
     <w:rsid w:val="0042157B"/>
     <w:rsid w:val="0042513B"/>
     <w:rsid w:val="0043209B"/>
     <w:rsid w:val="00432B10"/>
     <w:rsid w:val="004366E1"/>
     <w:rsid w:val="00436F90"/>
     <w:rsid w:val="00440D02"/>
     <w:rsid w:val="00443BA9"/>
     <w:rsid w:val="00443F9F"/>
     <w:rsid w:val="0044615B"/>
     <w:rsid w:val="00447E2B"/>
     <w:rsid w:val="004505CE"/>
     <w:rsid w:val="00451CB6"/>
     <w:rsid w:val="00453A3D"/>
     <w:rsid w:val="0045797F"/>
     <w:rsid w:val="00462B09"/>
     <w:rsid w:val="00465037"/>
     <w:rsid w:val="004673BE"/>
+    <w:rsid w:val="004673EB"/>
     <w:rsid w:val="00473AFD"/>
+    <w:rsid w:val="00477FA8"/>
     <w:rsid w:val="0048554F"/>
     <w:rsid w:val="00486537"/>
     <w:rsid w:val="004917C7"/>
     <w:rsid w:val="0049216A"/>
     <w:rsid w:val="00494A30"/>
     <w:rsid w:val="00495F0A"/>
+    <w:rsid w:val="004A0B7D"/>
     <w:rsid w:val="004A3960"/>
     <w:rsid w:val="004A67C3"/>
     <w:rsid w:val="004B003B"/>
     <w:rsid w:val="004B1478"/>
     <w:rsid w:val="004B5E2C"/>
     <w:rsid w:val="004C3CA2"/>
     <w:rsid w:val="004D46B7"/>
     <w:rsid w:val="004D46B9"/>
     <w:rsid w:val="004E07AF"/>
     <w:rsid w:val="004E2BB3"/>
     <w:rsid w:val="004E4973"/>
     <w:rsid w:val="004E6043"/>
     <w:rsid w:val="004E6439"/>
     <w:rsid w:val="005007A3"/>
     <w:rsid w:val="005039AD"/>
     <w:rsid w:val="00516E14"/>
     <w:rsid w:val="005214E6"/>
     <w:rsid w:val="00524A5D"/>
     <w:rsid w:val="00526048"/>
     <w:rsid w:val="005370F4"/>
     <w:rsid w:val="00542E2E"/>
     <w:rsid w:val="00543010"/>
     <w:rsid w:val="00543371"/>
     <w:rsid w:val="005461C1"/>
     <w:rsid w:val="005536B3"/>
@@ -39158,181 +43871,189 @@
     <w:rsid w:val="007F1B48"/>
     <w:rsid w:val="007F2874"/>
     <w:rsid w:val="007F6F50"/>
     <w:rsid w:val="00802C71"/>
     <w:rsid w:val="00805200"/>
     <w:rsid w:val="00807260"/>
     <w:rsid w:val="008074EE"/>
     <w:rsid w:val="008151D2"/>
     <w:rsid w:val="00827D38"/>
     <w:rsid w:val="00830066"/>
     <w:rsid w:val="0083471F"/>
     <w:rsid w:val="00836A54"/>
     <w:rsid w:val="00837B34"/>
     <w:rsid w:val="00845A37"/>
     <w:rsid w:val="00850024"/>
     <w:rsid w:val="00854DA3"/>
     <w:rsid w:val="00856A4C"/>
     <w:rsid w:val="00856B27"/>
     <w:rsid w:val="00857D09"/>
     <w:rsid w:val="008602A1"/>
     <w:rsid w:val="00861B2F"/>
     <w:rsid w:val="00866E46"/>
     <w:rsid w:val="0087239F"/>
     <w:rsid w:val="008740C8"/>
     <w:rsid w:val="008805A1"/>
+    <w:rsid w:val="00885D80"/>
     <w:rsid w:val="008916A4"/>
     <w:rsid w:val="00892E14"/>
     <w:rsid w:val="008941F2"/>
     <w:rsid w:val="008A04F6"/>
     <w:rsid w:val="008A1D31"/>
     <w:rsid w:val="008B166D"/>
     <w:rsid w:val="008B2251"/>
     <w:rsid w:val="008B4BE1"/>
     <w:rsid w:val="008B5D6E"/>
     <w:rsid w:val="008B6CE6"/>
     <w:rsid w:val="008C1FD4"/>
     <w:rsid w:val="008C63D9"/>
+    <w:rsid w:val="008D4ECA"/>
     <w:rsid w:val="008D669B"/>
     <w:rsid w:val="008D6A8D"/>
     <w:rsid w:val="008D772B"/>
     <w:rsid w:val="008E1D7F"/>
     <w:rsid w:val="008E7DDF"/>
     <w:rsid w:val="008F193F"/>
+    <w:rsid w:val="00911BC7"/>
     <w:rsid w:val="00923337"/>
     <w:rsid w:val="00934935"/>
     <w:rsid w:val="00935078"/>
     <w:rsid w:val="0094099C"/>
     <w:rsid w:val="00946CD3"/>
     <w:rsid w:val="0095556E"/>
     <w:rsid w:val="00957BB2"/>
     <w:rsid w:val="0096182A"/>
     <w:rsid w:val="00967180"/>
     <w:rsid w:val="0097470A"/>
     <w:rsid w:val="00976C63"/>
     <w:rsid w:val="00984A2A"/>
     <w:rsid w:val="00986BDF"/>
     <w:rsid w:val="0099021A"/>
     <w:rsid w:val="009922B4"/>
     <w:rsid w:val="009A2218"/>
     <w:rsid w:val="009A7CC7"/>
     <w:rsid w:val="009B388B"/>
     <w:rsid w:val="009C0F47"/>
     <w:rsid w:val="009C2364"/>
     <w:rsid w:val="009C7F60"/>
     <w:rsid w:val="009D3596"/>
     <w:rsid w:val="009D56DD"/>
     <w:rsid w:val="009D7D87"/>
     <w:rsid w:val="009E302C"/>
     <w:rsid w:val="009F1949"/>
     <w:rsid w:val="009F59F2"/>
     <w:rsid w:val="00A032F5"/>
     <w:rsid w:val="00A07DE9"/>
     <w:rsid w:val="00A131C5"/>
     <w:rsid w:val="00A30750"/>
     <w:rsid w:val="00A309D6"/>
     <w:rsid w:val="00A518DE"/>
     <w:rsid w:val="00A557E0"/>
     <w:rsid w:val="00A616A7"/>
     <w:rsid w:val="00A647D6"/>
     <w:rsid w:val="00A707B3"/>
     <w:rsid w:val="00A720D6"/>
     <w:rsid w:val="00A7383D"/>
     <w:rsid w:val="00A77C5E"/>
     <w:rsid w:val="00A80A27"/>
     <w:rsid w:val="00A830B5"/>
+    <w:rsid w:val="00A845AD"/>
     <w:rsid w:val="00A954CD"/>
     <w:rsid w:val="00AA2219"/>
     <w:rsid w:val="00AA4C44"/>
     <w:rsid w:val="00AA52A5"/>
     <w:rsid w:val="00AA6D7B"/>
     <w:rsid w:val="00AB5448"/>
     <w:rsid w:val="00AC19F2"/>
     <w:rsid w:val="00AC36E6"/>
     <w:rsid w:val="00AC62BA"/>
     <w:rsid w:val="00AD0E4D"/>
     <w:rsid w:val="00AD21AF"/>
     <w:rsid w:val="00AE1D49"/>
     <w:rsid w:val="00AF0106"/>
     <w:rsid w:val="00AF5885"/>
     <w:rsid w:val="00AF6A7B"/>
+    <w:rsid w:val="00AF7EE9"/>
     <w:rsid w:val="00B03683"/>
     <w:rsid w:val="00B12BD1"/>
     <w:rsid w:val="00B146CC"/>
     <w:rsid w:val="00B24C7B"/>
     <w:rsid w:val="00B3180D"/>
     <w:rsid w:val="00B351C5"/>
     <w:rsid w:val="00B441DC"/>
     <w:rsid w:val="00B45BD6"/>
     <w:rsid w:val="00B47622"/>
     <w:rsid w:val="00B47EE1"/>
     <w:rsid w:val="00B51C34"/>
     <w:rsid w:val="00B61B7E"/>
     <w:rsid w:val="00B66461"/>
     <w:rsid w:val="00B733AC"/>
     <w:rsid w:val="00B74D39"/>
     <w:rsid w:val="00B7662E"/>
     <w:rsid w:val="00B84C2C"/>
     <w:rsid w:val="00B9082F"/>
     <w:rsid w:val="00B93BDE"/>
     <w:rsid w:val="00BA1F51"/>
+    <w:rsid w:val="00BA53B1"/>
     <w:rsid w:val="00BB4679"/>
     <w:rsid w:val="00BB64AA"/>
+    <w:rsid w:val="00BC0C10"/>
     <w:rsid w:val="00BC114A"/>
     <w:rsid w:val="00BD096F"/>
     <w:rsid w:val="00BD45DE"/>
     <w:rsid w:val="00BD4AD5"/>
     <w:rsid w:val="00BD4C65"/>
     <w:rsid w:val="00BD6BDA"/>
     <w:rsid w:val="00BD6F8E"/>
     <w:rsid w:val="00BD7AAA"/>
     <w:rsid w:val="00BE5875"/>
     <w:rsid w:val="00BF425D"/>
     <w:rsid w:val="00BF4759"/>
     <w:rsid w:val="00BF5A00"/>
     <w:rsid w:val="00BF6CE9"/>
     <w:rsid w:val="00C05419"/>
     <w:rsid w:val="00C07835"/>
     <w:rsid w:val="00C1006E"/>
     <w:rsid w:val="00C14BC7"/>
     <w:rsid w:val="00C15F8F"/>
     <w:rsid w:val="00C17DFD"/>
     <w:rsid w:val="00C2570B"/>
     <w:rsid w:val="00C26F4A"/>
     <w:rsid w:val="00C3421A"/>
     <w:rsid w:val="00C419A0"/>
     <w:rsid w:val="00C441E8"/>
     <w:rsid w:val="00C54E4F"/>
     <w:rsid w:val="00C55005"/>
     <w:rsid w:val="00C5635B"/>
     <w:rsid w:val="00C56A2A"/>
     <w:rsid w:val="00C632B8"/>
     <w:rsid w:val="00C65C68"/>
     <w:rsid w:val="00C65FCD"/>
     <w:rsid w:val="00C67F64"/>
     <w:rsid w:val="00C7078F"/>
     <w:rsid w:val="00C76E51"/>
+    <w:rsid w:val="00C94625"/>
     <w:rsid w:val="00C96FF6"/>
     <w:rsid w:val="00CA0113"/>
     <w:rsid w:val="00CA085C"/>
     <w:rsid w:val="00CA19C1"/>
     <w:rsid w:val="00CA7587"/>
     <w:rsid w:val="00CA7FAA"/>
     <w:rsid w:val="00CB21FB"/>
     <w:rsid w:val="00CB2C17"/>
     <w:rsid w:val="00CB68EF"/>
     <w:rsid w:val="00CB7EB4"/>
     <w:rsid w:val="00CC11CF"/>
     <w:rsid w:val="00CC20E0"/>
     <w:rsid w:val="00CD1A70"/>
     <w:rsid w:val="00CD5297"/>
     <w:rsid w:val="00CD5520"/>
     <w:rsid w:val="00CD7905"/>
     <w:rsid w:val="00D0377C"/>
     <w:rsid w:val="00D053BC"/>
     <w:rsid w:val="00D23BF6"/>
     <w:rsid w:val="00D24698"/>
     <w:rsid w:val="00D25941"/>
     <w:rsid w:val="00D259E9"/>
     <w:rsid w:val="00D34BC5"/>
     <w:rsid w:val="00D34C24"/>
     <w:rsid w:val="00D35AE1"/>
@@ -39367,166 +44088,170 @@
     <w:rsid w:val="00DD1A46"/>
     <w:rsid w:val="00DD1B82"/>
     <w:rsid w:val="00DD3F5E"/>
     <w:rsid w:val="00DE4CEA"/>
     <w:rsid w:val="00DE5EE6"/>
     <w:rsid w:val="00DF19DC"/>
     <w:rsid w:val="00DF2ADA"/>
     <w:rsid w:val="00E00008"/>
     <w:rsid w:val="00E005C9"/>
     <w:rsid w:val="00E0351C"/>
     <w:rsid w:val="00E07D7D"/>
     <w:rsid w:val="00E07DCD"/>
     <w:rsid w:val="00E122BD"/>
     <w:rsid w:val="00E171FB"/>
     <w:rsid w:val="00E2127B"/>
     <w:rsid w:val="00E21BAB"/>
     <w:rsid w:val="00E2218E"/>
     <w:rsid w:val="00E253C3"/>
     <w:rsid w:val="00E27491"/>
     <w:rsid w:val="00E328E9"/>
     <w:rsid w:val="00E360D0"/>
     <w:rsid w:val="00E40020"/>
     <w:rsid w:val="00E40240"/>
     <w:rsid w:val="00E4723E"/>
     <w:rsid w:val="00E538CA"/>
+    <w:rsid w:val="00E54B0E"/>
     <w:rsid w:val="00E5653F"/>
     <w:rsid w:val="00E66DCC"/>
     <w:rsid w:val="00E73620"/>
     <w:rsid w:val="00E73D26"/>
     <w:rsid w:val="00E87297"/>
     <w:rsid w:val="00E90DBF"/>
     <w:rsid w:val="00E93B8F"/>
     <w:rsid w:val="00E958B6"/>
     <w:rsid w:val="00E978F5"/>
     <w:rsid w:val="00EA2C53"/>
     <w:rsid w:val="00EA523E"/>
     <w:rsid w:val="00EA5851"/>
     <w:rsid w:val="00EA5A95"/>
     <w:rsid w:val="00EA6047"/>
     <w:rsid w:val="00EA6656"/>
     <w:rsid w:val="00EA7543"/>
     <w:rsid w:val="00EB4EBC"/>
     <w:rsid w:val="00EB51CF"/>
     <w:rsid w:val="00EC0880"/>
     <w:rsid w:val="00EC6CA5"/>
     <w:rsid w:val="00ED4728"/>
     <w:rsid w:val="00EE16BA"/>
     <w:rsid w:val="00EE335E"/>
     <w:rsid w:val="00EE68FA"/>
     <w:rsid w:val="00EE6D01"/>
     <w:rsid w:val="00EF1237"/>
     <w:rsid w:val="00F007A0"/>
     <w:rsid w:val="00F106C0"/>
     <w:rsid w:val="00F14E5C"/>
     <w:rsid w:val="00F22251"/>
+    <w:rsid w:val="00F26E37"/>
     <w:rsid w:val="00F3216D"/>
     <w:rsid w:val="00F34237"/>
     <w:rsid w:val="00F35C24"/>
     <w:rsid w:val="00F35E54"/>
     <w:rsid w:val="00F44473"/>
     <w:rsid w:val="00F44ED9"/>
     <w:rsid w:val="00F50C58"/>
     <w:rsid w:val="00F51B14"/>
     <w:rsid w:val="00F57D53"/>
     <w:rsid w:val="00F60C32"/>
     <w:rsid w:val="00F62174"/>
     <w:rsid w:val="00F63124"/>
     <w:rsid w:val="00F63218"/>
     <w:rsid w:val="00F640D9"/>
     <w:rsid w:val="00F732A0"/>
     <w:rsid w:val="00F76866"/>
     <w:rsid w:val="00F837A5"/>
     <w:rsid w:val="00F83D14"/>
     <w:rsid w:val="00F85EA1"/>
     <w:rsid w:val="00FA5852"/>
     <w:rsid w:val="00FB0B9C"/>
     <w:rsid w:val="00FB2444"/>
     <w:rsid w:val="00FB7CFD"/>
     <w:rsid w:val="00FC2455"/>
     <w:rsid w:val="00FC3200"/>
     <w:rsid w:val="00FC43AC"/>
     <w:rsid w:val="00FC4605"/>
     <w:rsid w:val="00FC46B3"/>
     <w:rsid w:val="00FC47CB"/>
     <w:rsid w:val="00FC7650"/>
     <w:rsid w:val="00FD07DB"/>
     <w:rsid w:val="00FD2CA3"/>
+    <w:rsid w:val="00FD47F5"/>
     <w:rsid w:val="00FD5BCA"/>
     <w:rsid w:val="00FE37C0"/>
     <w:rsid w:val="00FE5AE2"/>
     <w:rsid w:val="00FE6000"/>
+    <w:rsid w:val="00FF3779"/>
     <w:rsid w:val="00FF6328"/>
     <w:rsid w:val="00FF7561"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="49153"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
-  <w14:docId w14:val="07A80092"/>
+  <w14:docId w14:val="75D13C36"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{2DCA8C80-498C-41C0-9ECA-01847C8713F5}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -39854,50 +44579,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="004E2BB3"/>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Titre1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Titre1Car"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="009922B4"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
@@ -40157,51 +44887,51 @@
         <w:top w:val="single" w:sz="4" w:space="10" w:color="5B9BD5" w:themeColor="accent1"/>
         <w:bottom w:val="single" w:sz="4" w:space="10" w:color="5B9BD5" w:themeColor="accent1"/>
       </w:pBdr>
       <w:spacing w:before="360" w:after="360"/>
       <w:ind w:left="864" w:right="864"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="5B9BD5" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="CitationintenseCar">
     <w:name w:val="Citation intense Car"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:link w:val="Citationintense"/>
     <w:uiPriority w:val="30"/>
     <w:rsid w:val="0000222F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="5B9BD5" w:themeColor="accent1"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="Emphaseple">
+  <w:style w:type="character" w:styleId="Accentuationlgre">
     <w:name w:val="Subtle Emphasis"/>
     <w:basedOn w:val="Policepardfaut"/>
     <w:uiPriority w:val="19"/>
     <w:qFormat/>
     <w:rsid w:val="0000222F"/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="404040" w:themeColor="text1" w:themeTint="BF"/>
     </w:rPr>
   </w:style>
   <w:style w:type="table" w:styleId="Grilledutableau">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="TableauNormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="00285875"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -40361,51 +45091,51 @@
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0015527B"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="220"/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="TM3">
     <w:name w:val="toc 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:autoRedefine/>
     <w:uiPriority w:val="39"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0015527B"/>
     <w:pPr>
       <w:spacing w:after="100"/>
       <w:ind w:left="440"/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="284509508">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="615063372">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
@@ -40469,253 +45199,276 @@
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image5.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image10.png"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image18.png"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image31.png"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image13.png"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image26.png"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image34.png"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image8.png"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image21.png"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image16.png"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image24.png"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image29.png"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image32.png"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image36.png"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image7.png"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image15.png"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image20.png"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image28.png"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image11.png"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image23.png"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://intranet-bibliotheques.univ-toulouse.fr/sites/intranet-bibliotheques.univ-toulouse.fr/files/fichiers/group/152676/book/2021/12/enregistrement_retours_rfid_pdf_82685.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image6.png"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image14.png"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image19.png"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image22.png"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image27.png"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image35.png"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://jason.univ-toulouse.fr/la/preinscriptionjs.html" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image4.png"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image9.png"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image17.png"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image25.png"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image30.png"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image12.png"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image33.png"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
 </file>
 
 <file path=word/glossary/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:glossaryDocument xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:docParts>
     <w:docPart>
       <w:docPartPr>
         <w:name w:val="1F140EDFA42749DCA90E4D7A91410D16"/>
         <w:category>
           <w:name w:val="Général"/>
           <w:gallery w:val="placeholder"/>
         </w:category>
         <w:types>
           <w:type w:val="bbPlcHdr"/>
         </w:types>
         <w:behaviors>
           <w:behavior w:val="content"/>
         </w:behaviors>
         <w:guid w:val="{04CA7C54-56E8-423A-BD2E-5E39C7B3D838}"/>
       </w:docPartPr>
       <w:docPartBody>
         <w:p w:rsidR="006E63FF" w:rsidRDefault="006E63FF" w:rsidP="006E63FF">
           <w:pPr>
             <w:pStyle w:val="1F140EDFA42749DCA90E4D7A91410D16"/>
           </w:pPr>
           <w:r>
             <w:rPr>
-              <w:color w:val="5B9BD5" w:themeColor="accent1"/>
+              <w:color w:val="156082" w:themeColor="accent1"/>
               <w:sz w:val="20"/>
               <w:szCs w:val="20"/>
             </w:rPr>
             <w:t>[Titre du document]</w:t>
           </w:r>
         </w:p>
       </w:docPartBody>
     </w:docPart>
   </w:docParts>
 </w:glossaryDocument>
 </file>
 
 <file path=word/glossary/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
+    <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Helvetica">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000007" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000093" w:csb1="00000000"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Geneva">
-    <w:panose1 w:val="020B0503030404040204"/>
+    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000003" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="00000001" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Verdana">
     <w:panose1 w:val="020B0604030504040204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00006FF" w:usb1="4000205B" w:usb2="00000010" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Constantia">
     <w:panose1 w:val="02030602050306030303"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A00002EF" w:usb1="4000204B" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
+  <w:font w:name="Aptos">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/glossary/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:view w:val="normal"/>
   <w:revisionView w:inkAnnotations="0"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:compat>
     <w:useFELayout/>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="006E63FF"/>
+    <w:rsid w:val="000129B0"/>
     <w:rsid w:val="00030C55"/>
+    <w:rsid w:val="000C073F"/>
     <w:rsid w:val="00171E23"/>
     <w:rsid w:val="001A6443"/>
     <w:rsid w:val="001C615F"/>
     <w:rsid w:val="0022182B"/>
+    <w:rsid w:val="002856C1"/>
     <w:rsid w:val="00333850"/>
     <w:rsid w:val="004D705E"/>
     <w:rsid w:val="004F5E19"/>
     <w:rsid w:val="005C2346"/>
+    <w:rsid w:val="006A5AA1"/>
     <w:rsid w:val="006E1DA2"/>
     <w:rsid w:val="006E63FF"/>
     <w:rsid w:val="006E761A"/>
     <w:rsid w:val="00786079"/>
+    <w:rsid w:val="007E706C"/>
     <w:rsid w:val="00984C4E"/>
     <w:rsid w:val="00990A9E"/>
     <w:rsid w:val="009E288E"/>
+    <w:rsid w:val="00A845AD"/>
     <w:rsid w:val="00B20AE5"/>
     <w:rsid w:val="00B67358"/>
+    <w:rsid w:val="00BA53B1"/>
     <w:rsid w:val="00BE0A01"/>
     <w:rsid w:val="00C01C70"/>
+    <w:rsid w:val="00C94625"/>
+    <w:rsid w:val="00C96B7D"/>
     <w:rsid w:val="00D079ED"/>
     <w:rsid w:val="00D65F2D"/>
     <w:rsid w:val="00DF1F5E"/>
     <w:rsid w:val="00E22BFD"/>
     <w:rsid w:val="00E418A9"/>
     <w:rsid w:val="00F04042"/>
+    <w:rsid w:val="00F26E37"/>
     <w:rsid w:val="00F56D4E"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="fr-FR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w15:chartTrackingRefBased/>
 </w:settings>
 </file>
 
 <file path=word/glossary/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorEastAsia" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="fr-FR" w:eastAsia="fr-FR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -41043,95 +45796,96 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Policepardfaut">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="TableauNormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Aucuneliste">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
-  <w:style w:type="paragraph" w:customStyle="1" w:styleId="A645C7CAF90648A9B5CE41C5832E3BAA">
-[...2 lines deleted...]
-  </w:style>
   <w:style w:type="paragraph" w:customStyle="1" w:styleId="1F140EDFA42749DCA90E4D7A91410D16">
     <w:name w:val="1F140EDFA42749DCA90E4D7A91410D16"/>
     <w:rsid w:val="006E63FF"/>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/glossary/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Thème Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="44546A"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E7E6E6"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="5B9BD5"/>
       </a:accent1>
       <a:accent2>
@@ -41374,71 +46128,71 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{9A9F0F32-9E59-41D0-8C14-E8EB0B3F8683}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>43</Pages>
-[...1 lines deleted...]
-  <Characters>50813</Characters>
+  <Pages>46</Pages>
+  <Words>9625</Words>
+  <Characters>52941</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>423</Lines>
-  <Paragraphs>119</Paragraphs>
+  <Lines>441</Lines>
+  <Paragraphs>124</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Titre</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Présentation du service de navette (version 11 – 01/02/2023)</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>Microsoft</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>59932</CharactersWithSpaces>
+  <CharactersWithSpaces>62442</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
-  <dc:title>Présentation du service de navette (version 11 – 01/02/2023)</dc:title>
+  <dc:title>Présentation du service de navette (23/04/2026)</dc:title>
   <dc:subject/>
   <dc:creator>Loïc Ducasse</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>